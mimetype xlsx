--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,179 +54,179 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adalberto Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n_57_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n_57_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando a reforma da ponte sobre o Córrego_x000D_
 Tapiocanga, na Fazenda Barro Branco, localizada na Região do Barbosa, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/18/decreto_n_026_2021que_con_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/18/decreto_n_026_2021que_con_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 026/2021 “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR JOSÉ VICENTE FERREIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/17/decreto_n_027_2021_que_co_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/17/decreto_n_027_2021_que_co_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 027/2021 “CONCEDE TÍTULO HONORÍFICO DE CIDADÃ PIRENOPOLINA À SENHORA DAMIANA SEVERINO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/16/decreto_n_028_2021_instit_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/16/decreto_n_028_2021_instit_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 028/2021 “INSTITUI NO MUNICÍPIO DE PIRENÓPOLIS, O PRÊMIO MULHERES EMPREENDEDORAS DE PIRENÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/15/decreto_n_029_2021_que_co_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/15/decreto_n_029_2021_que_co_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 029/2021, DE 29 DE JUNHO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR BENIVALDO DIAS DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>DECRETO Nº 030/2021, DE 23 DE AGOSTO DE 2021. / “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR FABIO CARDOSO DE MENEZES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/13/decreto_n_031_2021_que_co_._2.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/13/decreto_n_031_2021_que_co_._2.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 031/2021, DE 23 DE AGOSTO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO | AO SENHOR | MUNILDO GONÇALVES DE MIRANDA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/12/decreto_n_032_2021que_con_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/12/decreto_n_032_2021que_con_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 32/2021, DE 24 DE SETEMBRO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR TARCISIO GOMES DE FREITAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DECRETO Nº 34/2021, DE 24 DE SETEMBRO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR AGNALDO NUNES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/10/decreto_n_035_2021_que_co_._2.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/10/decreto_n_035_2021_que_co_._2.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 35/2021, DE 17 DE DEZEMBRO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR WÁTILA MENDES COSTA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/9/decreto_n_036_2021_que_co_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/9/decreto_n_036_2021_que_co_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 36/2021, DE 17 DE DEZEMBRO DE 2021. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR RONEY AUGUSTO NOGUEIRA REIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -533,68 +533,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n_57_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/18/decreto_n_026_2021que_con_._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/17/decreto_n_027_2021_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/16/decreto_n_028_2021_instit_._1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/15/decreto_n_029_2021_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/13/decreto_n_031_2021_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/12/decreto_n_032_2021que_con_._1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/10/decreto_n_035_2021_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/9/decreto_n_036_2021_que_co_._1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n_57_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/18/decreto_n_026_2021que_con_._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/17/decreto_n_027_2021_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/16/decreto_n_028_2021_instit_._1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/15/decreto_n_029_2021_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/13/decreto_n_031_2021_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/12/decreto_n_032_2021que_con_._1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/10/decreto_n_035_2021_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2021/9/decreto_n_036_2021_que_co_._1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="172.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>