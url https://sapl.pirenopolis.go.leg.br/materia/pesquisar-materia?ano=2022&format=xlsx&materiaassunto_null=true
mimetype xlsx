--- v0 (2025-12-11)
+++ v1 (2026-04-04)
@@ -51,3158 +51,3158 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_n_101_2022_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_n_101_2022_001.pdf</t>
   </si>
   <si>
     <t>REVOGA "IN TOTUN" A LEI MUNICIPAL 940, DE_x000D_
 09 DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ynaê</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_n_001_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_n_001_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental, APRESENTA_x000D_
 REQUERIMENTO, à Exma. Presidente desta Casa Legislativa, Senhora Ana Abadia_x000D_
 Feliciana Triers, para que seja enviado expediente ao Prefeito Municipal, Nivaldo_x000D_
 Antônio de Melo com cópia à Secretária de Educação, Senhora Márcia Áurea de Oliveira_x000D_
 e à Comissão Permanente de Licitação. Requerendo que adote as providencias_x000D_
 necessárias no sentido de apresentar a esta Casa, dentro do prazo legal, o Contrato e as_x000D_
 Notas Fiscais referente a contratação de empresa para prestação de serviços_x000D_
 terceirizados de limpeza nas escolas municipais. Concomitante a estas documentações,_x000D_
 solicita-se que sejam apresentadas informações e justificativas sobre a motivação para_x000D_
 a contratação de empresa terceirizada para execução de serviços de limpeza nas_x000D_
 unidades escolares, visto que, estas possuem funcionários encarregados desses_x000D_
 serviços.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_n_002_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_n_002_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental,_x000D_
 APRESENTA REQUERIMENTO, À Exma. Presidente desta Casa Legislativa,_x000D_
 Senhora Ana Abadia Feliciana Triers, que seja enviado expediente ao Exmo._x000D_
 Prefeito Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 Municipal de Saúde, Senhor Hisham Mohamad Hamida e ao Presidente da_x000D_
 Comissão Permanente de Licitação. Requerendo que adote as providencias_x000D_
 necessárias no sentido de apresentar a esta Casa, dentro do prazo legai, o_x000D_
 Contrato e as Notas Fiscais referente a aquisição de 02 (dois) Veículos 0 km, tipo_x000D_
 Camionete Pick UP para a secretaria municipal de saúde. Concomitante à estas_x000D_
 documentações, solicita-se informações e justificativas da motivação dessa_x000D_
 aquisição e informar a quantidade e tipos de veículos sob os cuidados da_x000D_
 secretária municipal de saúde.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Joassi Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_no_003_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_no_003_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo Regimental,_x000D_
 apresentam REQUERIMENTO, a Exma. Presidente desta Casa Legislativa, Senhora_x000D_
 Ana Abadia Feliciana Triers, requerendo que seja enviado expediente ao Diretor_x000D_
 Presidente da Enel Distribuição Goiás, Senhor José Luis Salas, solicitando-lhe que_x000D_
 encaminhe a esta Casa de Leis informações do motivo do não cumprimento da_x000D_
 Lei Municipal N5 931/2021</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_004_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_004_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, à Exma. Presidente desta Casa Legislativa, Senhora Ana Abadia_x000D_
 Feliciana Triers, para que seja enviado expediente ao Prefeito Municipal, Senhor_x000D_
 Nivaldo Antônio de Melo, com cópia à Secretária Municipal de Educação, Senhora_x000D_
 Mareia Aurea de Oliveira, requerendo que adotem as providencias necessárias_x000D_
 no sentido de apresentar a esta Casa, dentro do prazo legal, relatório de_x000D_
 prestação de contas dos recursos públicos que deveriam ser utilizados para o_x000D_
 custeio da merenda escolar alusivo ao ano de 2021, com todas notas fiscais, e_x000D_
 todas as comprovações do gasto do recurso, solicita-se ainda, informações sobre_x000D_
 a quantidade e qualidade dos kits merenda entregues e comprovação de que os_x000D_
 alunos receberam os kits.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_no_005_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_no_005_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo regimental, apresentam_x000D_
 REQUERIMENTO à Exma. Presidente desta Augusta Casa Legislativa, Senhora Ana_x000D_
 Abadia Feliciana Triers, requerendo que seja enviado estudo, ao Prefeito_x000D_
 Municipal de Pirenópolís, Senhor Nivaldo Antônio de Melo, com cópia ao Pároco_x000D_
 da Paróquia Nossa Senhora do Rosário, Padre Augusto Gonçalves Pereira, acerca_x000D_
 do Cemitério local São Miguel</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Tom Aires</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_006_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_006_2022.pdf</t>
   </si>
   <si>
     <t>0 vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, a Exma. Presidente desta Casa Legislativa, Senhora Ana Abadia_x000D_
 Feliciana Triers, requerendo que seja enviado expediente a assessora_x000D_
 especializada em transporte escolar da Secretaria Municipal de Educação,_x000D_
 Senhora Fernanda Godinho Vilaça, com cópia ao Coordenador Regional de_x000D_
 Educação, Senhor Luciano Almeida Pereira, solicitando providências a respeito do_x000D_
 transporte escolar da rede municipal de educação estar transportando no mesmo_x000D_
 veículo, alunos da rede estadual de educação</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_007_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_007_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo regimental,_x000D_
 apresentam REQUERIMENTO À Exma. Presidente desta Augusta Casa_x000D_
 Legislativa, Senhora Ana Abadia Feliciana Triers, requerendo que seja_x000D_
 enviado expediente ao Prefeito Municipal Exmo. Senhor Nivaldo Antônio_x000D_
 de Melo, solicitando providências afim de sinalizar horizontalmente as_x000D_
 ondulações transversais (quebra-molas), existentes em toda a cidade de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lôla</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_008_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_008_2022.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, requerendo que_x000D_
 seja enviado expediente ao Presidente da GOINFRA, Senhor Pedro Henrique_x000D_
 Ramos Sales, sugerindo um estudo que viabilize a instalação de redutores de_x000D_
 velocidade na GO 338, perímetro urbano e saída para a cidade de Goianésia, até_x000D_
 0 Módulo Esportivo Antônio Ribeiro Forzani na cidade de Pirenópolis.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n_009_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n_009_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, à Exma. Presidente desta Casa Legislativa, Senhora Ana Abadia_x000D_
 Feliciana Triers, que seja enviado expediente ao Exmo. Prefeito Municipal, Senhor_x000D_
 Nivaldo Antônio de Melo, com cópia à Secretaria de Educação, Senhora Márcia_x000D_
 Áurea de Oliveira, requerendo que adote as providencias necessárias no sentido_x000D_
 de apresentar à esta Casa, dentro do prazo legal, as razões, informações e_x000D_
 justificativas da prefeitura/secretaria não estar utilizando a frota de ônibus_x000D_
 escolares, existente no município, para fazer o transporte de estudantes.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_010_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_010_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, à Exma. Presidente desta Casa Legislativa, Senhora Ana Abadia_x000D_
 Feliciana Triers, que seja enviado expediente ao Exmo. Prefeito Municipal, Senhor_x000D_
 Nivaldo Antônio de Melo, com cópia à Secretária Municipal de Educação, Senhora_x000D_
 Márcia Áurea de Oliveira, requerendo que adote as providencias necessárias no_x000D_
 sentido de apresentar à esta Casa de Leis, dentro do prazo legal, as razões,_x000D_
 informações e justificativas da prefeitura / secretaria sobre a falta de professores_x000D_
 de apoio em unidades escolares municipais. Denúncias apontam que há situações_x000D_
 em que 1 (um) professor está responsável por 4 (quatro) e 5 alunos (cinco) alunos_x000D_
 de uma mesma turma.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_n_011_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_n_011_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo regimental,_x000D_
 apresentam REQUERIMENTO À Exma. Presidente desta Augusta Casa Legislativa,_x000D_
 Exma. Senhora Ana Abadia Feliciana Triers, solicitando que seja enviado_x000D_
 expediente ao Executivo Municipal, ao Exmo. Senhor Prefeito Nivaldo Antônio de_x000D_
 Melo, e ao Ministério Público, à sua Exa. Rafael de Pina Cabral, Promotor de_x000D_
 Justiça da 2^ Promotoria da Comarca de Pirenópolis/GO, para que façam_x000D_
 intervenção junto a empresa SANEAGO, sobre a cobrança da taxa de coleta e_x000D_
 tratamento de esgoto no setor Alto do Bonfim, devido a inexistência da prestação_x000D_
 do serviço público.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_012_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_012_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, com amparo regimental,_x000D_
 apresentam REQUERIMENTO À Exma. Presidente desta Augusta Casa_x000D_
 Legislativa, Exma. Senhora Ana Abadia Feliciana Triers, solicitando que seja_x000D_
 enviado expediente ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio_x000D_
 de Meio, e departamento competente, para que verifiquem a regularidade_x000D_
 da utilização de passeio e Jardins, pelo comércio, na Rua Aurora, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Edilberto Alves</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_n_43_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_n_43_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia à Secretária de Educação, Senhora Márcia_x000D_
 Aurea de Oliveira, solicitando o aproveitamento da área anexa ao Complexo Municipal de_x000D_
 Educação Infantil - CMEI - para implantação de academia ao ar livre e um parque infantil_x000D_
 para crianças, em nossa cidade.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adalberto Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_n_001_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_n_001_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, APRESENTA a V. Exa., INDICAÇÃO a ser_x000D_
 encaminhada ao Exmo. Prefeito Municipal, Sr. Nivaldo Antônio de Meio, com cópia ao_x000D_
 Secretário de Infraestrutura, Senhor Corival Santana Jaime, para que realizem um_x000D_
 estudo técnico com objetivo de instalar ondulações transversais (quebra-molas) em dois_x000D_
 pontos da Rua da Penha, próximo à estação da SANEAGO e próximo a DBS de Saúde,_x000D_
 localizados no Bairro Alto da Lapa, em Pirenópolis/GO, na forma estabelecida pelo CTB_x000D_
 Lei 9503/97 e Resolução CONTRAN 600/2016, que estabelecem padrões técnicos para a_x000D_
 instalação de ondulação transversal.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_n_002_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_n_002_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, APRESENTA a V. Exa., INDICAÇÃO a ser encaminhada ao_x000D_
 Prefeito Municipal, Exmo. Senhor Nivaido Antônio de Meio, soiicitando o calçamento_x000D_
 com Pé de Moleque (paraíeiepípedos) na Av. Abércio Ramos Godinho, localizada na Vila_x000D_
 Vulpina, em Pirenópolis/GO</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_n_003_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_n_003_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, para que_x000D_
 providenciem a limpeza geral e roçagem em todo Bairro Luciano Peixoto, no município_x000D_
 de PirenópoIis-GO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_n_004_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_n_004_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reconstrução da Ponte sobre o Córrego_x000D_
 Confisco, localizada na região do Miguel João, à 8km da Capela do Rio do Peixe, nas_x000D_
 proximidades da Propriedade do Senhor Apolônio Miranda, no Município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_n_005_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_n_005_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª , em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, sugerindo o estreitamento de 1(UM) metro, de cada_x000D_
 lado, da Praça Central, da Avenida Sizenando Jaime, denominada como espaço de_x000D_
 convivência Joaquim Figueiredo e Silvia Figueiredo, localizada no centro da Cidade de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Manoel Gomes</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_n_006_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_n_006_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex-, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia à Secretária Municipal de Esporte e_x000D_
 Juventude, Amanda de Pina Abreu, solicitando a reforma com ampliação e cobertura da_x000D_
 Quadra poliesportivas do povoado de Radiolândia, localizado no município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_n_007_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_n_007_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia à Secretária Municipal de Esporte e_x000D_
 Juventude, Amanda de Pina Abreu, solicitando a reforma com ampliação e cobertura da_x000D_
 Quadra poliesportivas do povoado de Malhador (Goianópolis), localizado no município_x000D_
 de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Vanildo da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n_008_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n_008_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia à Secretária de Municipal de Educação,_x000D_
 Senhora Mareia Aurea de Oliveira, solicitando roçagem e serviços de Pintura na Escola_x000D_
 Municipal Professora Ivani Rodrigues, em Jaranápolis, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_n_009_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_n_009_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário de infraestrutura. Senhor Corival Santana Jaime, para que_x000D_
 providenciem a limpeza geral e roçagem no Posto de Saúde do Povoado de Radioiândia,_x000D_
 no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_n_010_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_n_010_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, para que_x000D_
 providenciem poda das árvores localizadas dentro dos povoados de Caxambu,_x000D_
 Jaranápolis, índio e Radioiândia todos no município de Pirenópolis-GO</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_n_011_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_n_011_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de_x000D_
 Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a_x000D_
 necessidade da construção de uma ponte sobre o Rio Dois Irmãos, nas proximidades da_x000D_
 fazenda Dois Irmãos, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_n_012_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_n_012_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Meio, com cópia ao Secretário Municipal de_x000D_
 Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a_x000D_
 necessidade da construção de uma ponte sobre o Rio Castelhano, próximo à sede da_x000D_
 fazenda do Senhor Chiquinho Morais, neste município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_n_013_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_n_013_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que providenciem operação tapa buracos no Bairro Santa_x000D_
 Luzia, nesta Cidade.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_n_014_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_n_014_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que providenciem reconstrução asfáltica de todas as Ruas do_x000D_
 Bairro Alto do Bonfim, nesta Cidade.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_n_15_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_n_15_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que providenciem a roçagem geral no Bairro Jardim Brasília,_x000D_
 nesta Cidade.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_n_016_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_n_016_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Saúde, Senhor Hisham_x000D_
 Mohamad, solicitando o termino das obras de construção da (UBS) Unidade Básica de_x000D_
 Saúde no Bairro Luciano Peixoto, nesta Cidade.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Major</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_n_017_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_n_017_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex§, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia à Secretária Municipal de Esporte e_x000D_
 Juventude, Amanda de Pina Abreu, solicitando a reforma e cobertura da (üuadra_x000D_
 poliesportivas do Bairro do Carmo, localizado no município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_n_018_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_n_018_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Ex-, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando que providenciem o reestabelecimento da_x000D_
 iluminação da Praça Central do Distrito de Jaranápolis, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_n_019_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_n_019_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA,_x000D_
 Agência Goiana de Infraestrutura e Transporte, Senhor Pedro Henrique Ramos Sales,_x000D_
 indicando a premente necessidade de roçagem das margens da GO 553, que liga o_x000D_
 Povoado de Jaranápolis, ao povoado de Radioiândia, neste Município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_n_020_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_n_020_2022.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_021_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_021_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Senhor Nivaldo_x000D_
 Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime,_x000D_
 para que providenciem a construção de uma pista para pedestres, no perímetro Urbano_x000D_
 da GO 431, até o Loteamento Luciano Peixoto em Pirenópolis-GO</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_n_022_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_n_022_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA,_x000D_
 Agência Goiana de Infraestrutura e Transporte, Senhor Pedro Henrique Ramos Sales,_x000D_
 indicando a necessidade de reinstalação da Barreira Eletrônica do trevo da GO 431, com_x000D_
 GO 338, próximo ao bairro Jardim Brasília neste Município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_023_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_023_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reconstrução da Ponte sobre o Córrego_x000D_
 Santo Antônio, localizada na Fazenda Degredo, no Município de Pirenópoiis/GO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_n_024_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_n_024_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, para que seja reconstruído o bueiro na estrada_x000D_
 Bernardo Sayão, sobre o córrego Itaipava, na Região da Itaipava, no Município de_x000D_
 Pirenópolis/GO._x000D_
 JUSTIFICATIV</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_025_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_025_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, APRESENTAM a presente INDICAÇÃO a ser_x000D_
 encaminhada ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com_x000D_
 cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando a_x000D_
 recuperação gerai das estradas vicinais nas regiões: Serra do Mizael, Taboca,_x000D_
 Fundão dos Severinos, Caxambu, Água Fria, Vargem Santana, Degredo, Moreira,_x000D_
 Gongo, Três Pistas e Fazenda Custódio dos Santos, neste município.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_026_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_026_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, APRESENTAIVI a presente INDICAÇÃO a ser_x000D_
 encaminhada ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com_x000D_
 cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando a_x000D_
 recuperação geral das estradas vicinais nas fazendas localizadas na região do_x000D_
 Povoado de Goianópolis (Malhador), neste município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_027_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_027_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, solicitando a criação de uma casa de apoio, na_x000D_
 cidade de Goiânia/GO, para pacientes e Pirenopolinos que procuram serviços_x000D_
 médicos de Saúde e sociais na Capital do nosso Estado.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_28_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_28_2022.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_n_29_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_n_29_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem; no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa; APRESENTAM a presente INDICAÇÃO a ser_x000D_
 encaminhada ao Prefeito de PirenópoliS; Senhor Nivaldo Antônio de Melo, com_x000D_
 cópia ao Secretário de Infraestrutura; Senhor Corival Santana Jaime, indicando a_x000D_
 recuperação geral das estradas vicinais nas regiões: Santo Antônio, Santa Rita,_x000D_
 Chapada, Canta Galo, Mata e Engenho de São Benedito, neste município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_n_30_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_n_30_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo, solicitando a perfuração de um poço_x000D_
 artesiano no Modulo Esportivo, para manutenção do gramado e abastecimento</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_n_31_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_n_31_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, indicando a reforma da ponte sobre_x000D_
 o Rio Padre de Souza, próximo a Igreja, na Região do chibil, neste município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_32_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_32_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando o alargamento do aterro no Rio Padre de_x000D_
 Souza, localizado a Cinco metros da ponte da Vargem Santana, sentido à Região do_x000D_
 Degredo, neste município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_33_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_33_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia à Secretária Municipal_x000D_
 de Educação, Senhora Márcia Áurea de Oliveira, solicitando que providenciem o_x000D_
 estudo necessário para viabilidade de abertura de Berçário (em caráter de_x000D_
 urgência), para o atendimento de crianças de 0 (zero) a 2 (dois) anos em nosso_x000D_
 município, e assim garantir o cumprimento de um direito funda mental das crianças_x000D_
 pirenopolinas.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_34_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_34_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário Infraestrutura,Senhor Corival_x000D_
 Santana Jaime, para que providenciem a recuperação geral das estradas vicinais_x000D_
 nas regiões: Sabão, Pinheiro, Soares, Rio das Pedras, Retiro, Godinho, Mateus_x000D_
 Machado, Furnas, Barbosa, Mata Velha, Pau de Lenho, Castelo, Engenho de Santa_x000D_
 Rita, Sumido, Caiçara e Gueroba, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_35_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_35_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Saúde, Senhor_x000D_
 Hisham Mohamad Hamida, solicitando a construção da (DBS) Unidade Básica de_x000D_
 Saúde no povoado do índio, no município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_n_36_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_n_36_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Saúde, Senhor_x000D_
 Hisham Mohamad Hamida, solicitando a reforma da (UBS) Unidade Básica de_x000D_
 Saúde do povoado de Jaranápolis, neste Município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_n_37_2022_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_n_37_2022_001.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando a Limpeza da Rua da Ramalhuda, assim_x000D_
 como fora feita na Rua do Lazer, nesta Cidade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n_038_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n_038_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de infraestrutura._x000D_
 Senhor Corival Santana Jaime, solicitando a retirada de um tronco de árvore_x000D_
 localizado na Rua do Frota, na calçada ao lado do muro do Colégio Aldeia da Paz,_x000D_
 nesta Cidade.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_n_39_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_n_39_2022.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_n_40_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_n_40_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve; no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário Infraestrutura, Senhor Corival_x000D_
 Santana Jaime, para que providenciem a recuperação geral das estradas vicinais_x000D_
 nas regiões: da Fazenda Dois Irmãos, Mata de Corumbá, Cercado, Casteliano, e_x000D_
 Lages, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_n_41_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_n_41_2022.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário Infraestrutura,Senhor Corival_x000D_
 Santana Jaime, solicitando a perfuração de um poço artesiano no Campo de_x000D_
 Futebol do Bairro do Carmo, localizado próximo a Escola Municipal Dom_x000D_
 Emmanoel Gomes de Oliveira, no município de Pirenópolis/GO, para manutenção_x000D_
 do gramado e abastecimento daquela praça de esporte.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_n_42_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_n_42_2022.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário Infraestrutura,Senhor Corival_x000D_
 Santana Jaime, para que providenciem a recuperação geral das estradas vicinais_x000D_
 nas regiões: de Radiolândia e de Jaranápolis, sendo: Matutina, Mata do Cocai,_x000D_
 Cocai, Itaipava, Chibil, Faz Japão, Assentamento Rosa e Acuri, no município de_x000D_
 Pirenópolis-GO._x000D_
 JUSTIFICATIV</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/192/indicacao_n_43_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/192/indicacao_n_43_2022.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_n_44_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_n_44_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA,_x000D_
 Agência Goiana de Infraestrutura e Transporte, Senhor Pedro Henrique Ramos Sales,_x000D_
 indicando a necessidade de instalação de Barreira Eletrônica do trevo da GO 338,_x000D_
 próximo ao Aeroporto e Modulo Esportivo, saída para Goianésia, neste Município</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_n_45_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_n_45_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Esporte e Juventude, Senhora Amanda de Pina Abreu, solicitando a poda do Campo_x000D_
 Gramado do Povoado do índio, localizado no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_n_46_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_n_46_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito Municipal,_x000D_
 senhor Nivaldo Antônio de Melo, solicitando manutenção dos equipamentos das_x000D_
 Academias de Saúde ao Ar Livre e dos Parques Infantis, localizados na cidade de_x000D_
 Pirenópolis/GO e no Município.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_n_47_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_n_47_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito Municipal,_x000D_
 senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura e Trânsito_x000D_
 Senhor Coriva! Santana Jaime, solicitando a reposição e troca de Lâmpadas nos_x000D_
 povoados de Caxambú, Radioiândia, índio e Jaranápolis, todos neste Município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_n_48_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_n_48_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA,_x000D_
 Agência Goiana de Infraestrutura e Transporte, Senhor Pedro Henrique Ramos Sales,_x000D_
 indicando a premente necessidade de realizar Operação Tapa buracos, bem como a_x000D_
 roçagem das margens da GO 431, que liga a cidade de Pirenópolis sentido a BR 153 e_x000D_
 povoado de Jaranápolis, neste Município.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_n_49_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_n_49_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, apresentam a presente INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando, com_x000D_
 urgência, a reforma da ponte sobre o Rio Dois Irmãos, localizada na região_x000D_
 denominada Fundão, próximo ao povoado de Goianópolis (Malhador), neste_x000D_
 município</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_n_50_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_n_50_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, apresentam a presente INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário de Infraestrutura, Senhor Coriva! Santana Jaime, indicando, com_x000D_
 urgência, a reforma da ponte localizada na região da Fazenda Chapada, próximo_x000D_
 a Fazenda do Senhor Diócies de Siqueira, neste município.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_n_51_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_n_51_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que providenciem a roçagem e limpeza geral no Bairro Jardim_x000D_
 Esmeralda, nesta Cidade.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_n_52_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_n_52_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, solicitando a construção de uma Praça Publica, no_x000D_
 povoado de Caxambu, neste Município.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_n_53_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_n_53_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo sugerindo a reforma do Banheiro Público, localizado no_x000D_
 centro do povoado da Capela do Rio do Peixe, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_n_54_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_n_54_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitando_x000D_
 que tomem providências quanto a manutenção da estrada rural que dá acesso à_x000D_
 região da Seringueira, bem como demais estradas na referida localidade, tendo_x000D_
 como acesso a estrada rural à direita, no entroncamento com a GO-338 sentido_x000D_
 Pirenópolis/ Goianésia, respectivamente a distância aproximada de 4,4 Km após a_x000D_
 entrada do Condomínio Vaga Fogo, neste município.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_n_55_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_n_55_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura e transito._x000D_
 Senhor Corival Santana Jaime, solicitando a reforma da Quadra Poliesportiva do Bairro_x000D_
 Alto da Lapa, nesta cidade.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_n_56_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_n_56_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo. Senhor_x000D_
 Nivaldo Antônio de Melo, solicitando a construção de uma Praça Publica, no Setor Vila_x000D_
 Boa, neste Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_n_57_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_n_57_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando a reforma da ponte sobre o Córrego_x000D_
 Tapiocanga, na Fazenda Barro Branco, localizada na Região do Barbosa, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_n_58_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_n_58_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Presidente da Agencia Goiana de Infraestrutura e Transportes - GOINFRA,_x000D_
 Senhor Pedro Henrique Ramos Sales, solicitando a recuperação do trecho_x000D_
 onde houve um deslizamento de terra que invadiu a rodovia, como mostra_x000D_
 fotos anexas, na GO 479, que liga o povoado da Placa ao povoado de_x000D_
 Lagoiândia, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_n_59_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_n_59_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo,_x000D_
 sugerindo, a reconstrução da ponte sobre o córrego Conceição, próximo a_x000D_
 fazenda do Senhor Antônio Ribeiro Pinto, na antiga estrada Zezé Nhonhô,_x000D_
 na região Santa Rita, neste município.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_n_060_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_n_060_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura, Senhor Corival Santana Jaime,_x000D_
 solicitando a pavimentação com massa asfáltica ou paralelepípedo (pé de_x000D_
 moleque) na Rua Primavera no bairro Jardim Alto da Boa Vista, nesta cidade</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_n_63_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_n_63_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitando_x000D_
 que tomem providências quanto a manutenção com limpeza geral e poda do mato_x000D_
 alto na Rua Goiabal no Residencial Santa Luzia, nesta cidade._x000D_
 Solícito também, um estudo que viabilize a pavimentação com redes de_x000D_
 drenagem de água que integram os serviços de saneamento com as galerias_x000D_
 pluviais, na rua citada.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_n_062_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_n_062_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, solicitando que seja incluída em seu planejamento, a_x000D_
 construção de uma Quadra Poliesportiva Coberta com vestiário, no povoado de_x000D_
 Jaranápolis, no município de Pirenópolis-Go.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_n_63_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_n_63_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando um estudo para reconstrução do aterro ou_x000D_
 construção de ponte sobre no córrego do Degredo, localizado próximo a Casa do Senhor_x000D_
 Antenor, na região de Caxambu neste Município.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_n_64_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_n_64_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reforma da Ponte do Cheba, localizada_x000D_
 sobre o Córrego Godinho, na região de Caxambu neste Município.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_n_65_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_n_65_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V, Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reconstrução da Ponte sobre o Córrego_x000D_
 Ipanema, localizada na fazenda Santo Antônio do Rio do Peixe {mais conhecia como_x000D_
 Nortino), no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_n_66_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_n_66_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, apresentam a presente INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando, com_x000D_
 urgência, a reconstrução do aterro sobre o córrego Godinho que liga o povoado_x000D_
 de Caxambu as regiões de Água Fria, Vargem Santana, Goiabal, Gongo, Três Pistas_x000D_
 e demais regiões das proximidades.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_n_67_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_n_67_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reforma da Ponte sobre o Córrego_x000D_
 Caiçara, localizada próximo a fazenda do Senhor Oliveira, no Município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_n_68_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_n_68_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando o calçamento com paralelepípedos (pés_x000D_
 de moleque) ou em blocos de concreto (Bloquetes), na Rua Hassam Hamida,_x000D_
 antiga Pratinha lí. Trecho que se inicia na rua 21 de Abril, Praça São Miguel até a_x000D_
 Rua Sete de Setembro, neste município.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_n_69_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_n_69_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.S.a, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, INDICAÇÃO a ser encaminhada ao Chefe de Serviços da Unidade Local_x000D_
 de Anápolis DNIT/GO/DF (Departamento Nacional de Infraestrutura de Transportes),_x000D_
 Senhor Hernandes Souza Lopes, solicitando obras de infraestrutura em três pontos da_x000D_
 BR 070, partindo da GO 338, sentido povoado de Santo Antônio, com manilhamento e_x000D_
 aterro da primeira passagem em água, no Córrego localizado em frente a propriedade_x000D_
 do Senhor Rogério Figueiredo, (córrego Peri) e sobre os córregos: Conceição e Dionísio,_x000D_
 neste mesmo trecho, todos no Município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_n_70_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_n_70_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Esporte e Juventude, Senhora Amanda de Pina Abreu, solicitando a aquisição de duas_x000D_
 maquinas de cortar gramas, para serem disponibilizadas ao povoado de Jaranapolis e_x000D_
 região, neste Município.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_n_71_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_n_71_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex§, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal de_x000D_
 Infraestrutura e Transito, Senhor Corival Santana Jaime, solicitando a troca de lâmpadas_x000D_
 dos Povoados de Santo Antônio e Bom Jesus, neste Município.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_n_72_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_n_72_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Educação, Senhora Márcia Áurea Oliveira, solicitando o empenho desta pasta em dar_x000D_
 continuidade nas obras da Escola Municipal José de Araújo Godinho Sobrinho, localizada_x000D_
 no Bairro Taquaral, situada na rua Júlio de Aquino, nesta cidade de Pirenópoiis/GO</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_n_73_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_n_73_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal de_x000D_
 infraestrutura, Senhor Corival Santana Jaime, solicitando a aquisição de duas roçadeiras,_x000D_
 para serem disponibilizadas ao povoado de Jaranápolis e região, neste Município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_n_74_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_n_74_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo um_x000D_
 estudo que viabilize a construção de uma base para o Serviço de_x000D_
 Atendimento Móvel (SAMU) no Povoado de Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_n_75_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_n_75_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇAO a ser encaminhada_x000D_
 ao Secretário de Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 indicando a necessidade dos serviços de limpeza e roçagem do mato nos_x000D_
 lotes destinados à área pública, no loteamento Carvalho, localizado no_x000D_
 povoado de Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_n_76_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_n_76_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Secretário de Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 indicando a necessidade dos serviços de manutenção com limpeza e_x000D_
 roçagem da canteiro que fica na entrada do povoado de Jaranápolis, pela_x000D_
 BR 153, neste município.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_n_77_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_n_77_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito Municipal, Senhor Nivaldo Antônio de Melo, com cópia a_x000D_
 Secretária Municipal de Esporte e Juventude, Amanda de Pina Abreu,_x000D_
 sugerindo a necessidade da construção de vestiários e banheiros públicos_x000D_
 no campo de futebol do povoado do índio, neste município.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_n_78_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_n_78_2022..pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que providencie a limpeza geral e roçagem no Posto_x000D_
 Telefônico no Povoado de Jaranápolis, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_n_79_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_n_79_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Esporte e Juventude, Senhora Amanda de Pina Abreu, solicitando providencias quanto_x000D_
 a segurança e o abastecimento de água nos vestiários do campo de futebol de_x000D_
 Jaranápolis, neste Município.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_n_80_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_n_80_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, para que seja reconstruído o bueiro sobre o Córrego_x000D_
 do Cheda, na divisa do Senhor Junio Cirilo, com Senhor Zé Francisco, na região da_x000D_
 Fazenda Palhares, aproximadamente 3 km do povoado de Caxambú, no Município de_x000D_
 Pirenópolis/GO</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_n_81_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_n_81_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolís, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana_x000D_
 Jaime, indicando a necessidade da recuperação da estrada Parque dos_x000D_
 Pireneus, que dá acesso ao Pico dos Pireneus, neste município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_n_82_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_n_82_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA,_x000D_
 (Agência Goiana de Infraestrutura e Transporte), Senhor Pedro Henrique Ramos Sales,_x000D_
 indicando a necessidade de obras de infraestrutura, especialmente área de escape, no_x000D_
 intuito de dar mais segurança ao tráfego no Anel Viário Deputado Olímpio Jayme, trecho_x000D_
 de 2 km da GO 338, partindo do trevo da GO 338 com GO 225, no Portal da entrada da_x000D_
 Cidade até o trevo da GO 431, saída para BR 153, no Bairro Jardim Brasília, neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_n_83_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_n_83_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legisiativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipai, Exmo._x000D_
 Senhor Nivaido Antônio de Meio, com cópia ao Secretário de Agricuitura, infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando obras de infraestrutura para recuperação_x000D_
 das pontes da região de Bom Jesus: Ponte sobre o Córrego Sobradinho situado na_x000D_
 fazenda Bom Jesus, aproximadamente 5km do Povoado Bom Jesus próximo na divisa_x000D_
 com a Cidade de Jaraguá/GO e reconstrução da cabeça e aterro da Ponte sobre o_x000D_
 córrego Capão Redondo, aproximadamente a Ikm do povoado de Bom Jesus localizado_x000D_
 próximo o faz do senhor Jairo Otaviano, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_n_84_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_n_84_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Esporte e Juventude, Amanda de Pina Abreu, solicitando a recomposição do alambrado_x000D_
 e a reforma do portão, próximo ao Gol, do Campo Gramado do Bairro do Carmo,_x000D_
 localizado no município de Pirenópolls/GO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_n_85_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_n_85_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores integrantes, no uso de suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno desta Augusta_x000D_
 Casa Legislativa, apresentam INDICAÇÃO a ser encaminhada ao Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jayme, indicando_x000D_
 a necessidade de retirar os lixos acumulados as margens da malha viária que dá_x000D_
 acesso ao povoado de Bom Jesus, município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_n_86_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_n_86_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito Municipal, Senhor Nivaldo Antônio de Melo, com cópia_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival_x000D_
 Santana Jayme, indicando uma reforma geral da ponte sobre o Rio das_x000D_
 Pedras, próximo a fazenda do Senhor Aníbal Luiz, na região do Mondogo,_x000D_
 município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_n_87_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_n_87_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex-, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal de_x000D_
 Infraestrutura e Transito, Senhor Corival Santana Jaime, solicitando reposição ou_x000D_
 substituição das lâmpadas queimadas nos povoados da Capela do Rio do Peixe,_x000D_
 Lagoiândia, Malhador (Goianópolis) e Placa, localizados neste Município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_n_88_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_n_88_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário Infraestrutura,Senhor Corival_x000D_
 Santana Jaime, para que providenciem a recuperação geral das estradas vicinais_x000D_
 nas regiões do Jenipapo e Morro Grande ambas no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_n_89_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_n_89_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Diretor Presidente da_x000D_
 Enel Goiás, Senhor José Luis Salas, solicitando um estudo técnico, que possibilite_x000D_
 a troca ou restruturação do ponto de ligação da rede principal de energia elétrica,_x000D_
 que faz a transmissão de energia até as regiões da Mata Velha e Pau de Lenho,_x000D_
 ambas no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_n_90_02022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_n_90_02022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, para que realize um estudo técnico com objetivo de_x000D_
 instalar redutores de velocidades, no Anel Viário Anel Viário no trecho "Dr. Pompeu_x000D_
 Cristóvam de Pina, trecho de 03 km da GO 431, partindo da rotatória na Avenida_x000D_
 Joaquim Alves de Oliveira, até o trevo da Rodovia do Parque dos Pireneus também_x000D_
 GO/431, próximo à Rua 09 esquina com a Pousada do Capitão</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_n_91_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_n_91_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente_x000D_
 da Agência Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Pedro_x000D_
 Henrique Ramos Sales, sugerindo um estudo que viabilize a construção de_x000D_
 um trevo na GO 431, no trecho que dá acesso à região da Mata Velha, no_x000D_
 município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_n_92_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_n_92_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers_x000D_
 e ao Secretário Municipal de Cultura, Ronaldo Félix de Fontes, sugerindo um_x000D_
 estudo que viabilize a implantação de bebedouros de água para cavalos, em pontos_x000D_
 estratégicos da cidade durante os festejos das tradicionais Cavalhadas de_x000D_
 Pirenópolis.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_n_93_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_n_93_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura,_x000D_
 Senhor Corival Santana Jaime, indicando o calçamento com paralelepípedos (pés_x000D_
 de moleque) ou em blocos de concreto (Bloquetes), na Rua Cristóvão Oliveira,_x000D_
 Trecho que liga a travessa Sérgio Mota a Rua São Judas Tadeu, no Bairro do Carmo,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_n_94_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_n_94_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exª. em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo e ao secretário de Infraestrutura e Transito, Senhor_x000D_
 Corival Santana Jayme, Solicitando o recapeamento asfáltico ou calçamento com_x000D_
 paralelepípedos (pés de moleque) na rua Graucy V. Godinho, no Residencial Boa Sorte,_x000D_
 em Pirenópolis/GO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_n_95_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_n_95_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal de Meio_x000D_
 Ambiente e Urbanismo - SMMAU, Senhor César Augusto Feliciano Triers, indicando a_x000D_
 necessidade de disponibilizar pontos de coletas de lixos com containers coletores, nas_x000D_
 regiões: Contendas, Barbosa, Fogaça, Mata Velha, Pau de Lenho e Raizama, neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n_96_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n_96_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 municipal Senhor Ninaldo Antônio de Melo e ao secretário de infra_x000D_
 Infraestrutura e Transito, Senhor Corival Santana Jaime, Solicitando a_x000D_
 reconstrução asfáltica de todas as Ruas no Povoado de Caxambú, no_x000D_
 município de Pirenópo!is/GO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_n_97_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_n_97_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex^, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito Municipal Senhor Nivaldo Antônio de Melo, solicitando_x000D_
 um estudo que possibilite o aproveitamento da área pública, localizada_x000D_
 entre a Rua 3 e o anel viário, próximo a Q.d 16, do Bairro Jardim Santa_x000D_
 Barbara no Ato do Bom Fim, Nesta cidade, construindo um Campo Society_x000D_
 e uma Quadra de Areia, criando um centro esportivo para os atletas do_x000D_
 município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_n_98_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_n_98_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no usos das suas_x000D_
 atribuições iegais, previstas na Lei Orgânica do Município e no Regimento_x000D_
 Interno desta Casa Legislativa, apresentam INDICAÇÃO a ser encaminhada_x000D_
 ao Secretário Municipal de Meio Ambiente e Urbanismo, Senhor Cesar_x000D_
 Augusto Feliciano Triers, solicitando a fiscalização quanto ao despejo de_x000D_
 água, supostamente, de procedência duvidosa, no Rio das Almas, pela_x000D_
 instituição SESC, localizado na Rua dos Pirineus, 45 - Centro, na sede do_x000D_
 município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_n_99_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_n_99_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Senhor_x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura, Senhor Corival_x000D_
 Santana Jaime, indicando a reconstrução, com Asfalto, calçamento com paralelepípedos_x000D_
 {pés de moleque) ou em blocos de concreto (Bloquetes), nas Ruas do Bairro Vila Teodoro:_x000D_
 Av. Tancredo Neves; Rua Luiz Aquino Alves, Rua Professor Jarbas Jaime e Rua Silvio de_x000D_
 Aquino, neste município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_n_100_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_n_100_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Senhor_x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura, Senhor Corival_x000D_
 Santana Jaime, indicando a reconstrução, com Asfalto, calçamento com paraleiepípedos_x000D_
 (pés de moleque) ou em blocos de concreto (Bloquetes), nas Ruas do Bairro Vila Cintra:_x000D_
 Rua Tarumã; Rua Tiradentes; Rua Jussara e Rua Teodora Cintra, neste município.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_n_101_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_n_101_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso das suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada_x000D_
 a Oi S/A - Em Recuperação Judicial, com sede em Goiânia/GO, para que determine_x000D_
 ao setor competente, que se faça com urgência uma revisão, manutenção e_x000D_
 reparos nos fios de telefonia fixa que estão soltos e são de responsabilidade da_x000D_
 mesma, localizados na Travessa Sérgio Mota, ao lado do Ginásio de Esportes_x000D_
 Bonifácio Jayme, como também em outros bairros da cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_n_102_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_n_102_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Departamento de_x000D_
 Trânsito, sugerindo um estudo que viabilize a construção de uma faixa de_x000D_
 pedestre ou passarela, em frente ao Vapt Vupt, localizado na Rua Direita, centro,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/194/indicacao_n_103_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/194/indicacao_n_103_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito Municipal, Senhor Nivaldo Antônio de Melo, indicando a necessidade da_x000D_
 manutenção/reforma da praça de esportes do povoado de Lagoiândia, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/195/indicacao_n_104_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/195/indicacao_n_104_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada a Secretária_x000D_
 Municipal de Esporte e Juventude, Senhora Amanda de Pina Abreu, sugerindo um_x000D_
 estudo que viabilize projetos de atividades físicas nos povoados do município</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/196/indicacao_n_105_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/196/indicacao_n_105_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 de Agricultura, Infraestrutura e Trânsito, Corival Santana Jaime, solicitando aos_x000D_
 mesmos que tomem providências, quanto ao fechamento do transito de veículos_x000D_
 automotores nas Ruas e Avenidas por onde passará a Chegada da Folia do Divino_x000D_
 Espirito Santo, no próximo dia 29 de maio, em especial as Avenidas Comendador_x000D_
 Joaquim Alves e Benjamim Constant (Rua do Campo), neste município.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_n_107_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_n_107_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo_x000D_
 que tomem providências, junto ao setor competente, quanto à revitalização da_x000D_
 quadra de areia localizada na Vila Pireneus, próxima ao Rio das Almas, mais_x000D_
 especificamente no local denominado Lajes, neste município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_n_107_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_n_107_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições_x000D_
 legais prevista na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Augusta Casa Legislativa, APRESENTAM a presente INDICAÇÃO a ser_x000D_
 encaminhada ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo,_x000D_
 com cópia ao Secretário Municipal de Bem- Estar Social, Salomão Gomes de Melo,_x000D_
 solicitando um estudo que viabilize um projeto para a criação e instalação de uma_x000D_
 casa de apoio na cidade de Goiânia/GO, para atender pacientes e pirenopoiinos_x000D_
 que precisam de serviços médicos de saúde e sociais na capital de nosso estado.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_n_108_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_n_108_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, indicando a reconstrução mais_x000D_
 apropriada, com Asfalto, calçamento com paralelepípedos (pés de moleque)_x000D_
 ou em blocos de concreto (Bloquetes), nas Ruas dos Bairros Estrela Dalva I e_x000D_
 H, neste município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_n_109_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_n_109_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Diretor_x000D_
 Presidente da Enel Goiás, Senhor José Luís Salas, para que providencie a_x000D_
 poda das árvores localizadas dentro do povoado, Jaranápolís, no município_x000D_
 de PirenópoliS“GO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_n_110_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_n_110_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo_x000D_
 que tome providências, junto ao setor competente, quanto à limpeza do Módulo_x000D_
 Esportivo Antônio Ribeiro Forzani e áreas adjacentes, local de realização das_x000D_
 Cavalhadas 2022, neste município. V/de fotos em ANEXO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_n_111_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_n_111_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo_x000D_
 que tome providências, junto ao setor competente, quanto ao fechamento do_x000D_
 caminho/esírada, aberto provisoriamente para acesso dos "mascarados" ao_x000D_
 módulo esportivo, local da realização das Cavalhadas 2022, neste município. Visto_x000D_
 que o referido caminho não foi fechado após a realização do evento e tornou-se_x000D_
 passagem de veículos automotores, o que vem causando transtornos aos_x000D_
 moradores do local. V\àe fotos em ANEXO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_n_112_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_n_112_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corivai Santana Jaime, indicando o encascalhamento_x000D_
 da estrada rural, trecho de 1 km, que se inicia no km 09, da GO 338, sentido_x000D_
 Goianésia, na propriedade da Senhora Venusia Gomes Lobo Abreu, próximo_x000D_
 a Fazenda Seringueira, cortando a região da Raizama, seguindo até a_x000D_
 propriedade do Senhor Hercílio Batista Oliveira, neste município.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_n_113_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_n_113_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Coriva! Santana Jaime, indicando o patrolamento e_x000D_
 encascalhamento da estrada rural, trecho de 05 km, que se inicia no km 23,_x000D_
 da GO 338, sentido Goianésia, próximo ao Balneário Praia Grande, passando_x000D_
 por várias fazendas na região do Pedregulho, dentre elas as propriedades dos_x000D_
 senhores Revalino (Nenên Pio), Martho Pio, Senhor Vad e Divino do (Pedro),_x000D_
 até a região do Tamanduá, neste município.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_n_121_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_n_121_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, indicando a construção de_x000D_
 mais um reservatório de Água Potável, no povoado da Capela do Rio do_x000D_
 Peixe, neste município</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_n_115_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_n_115_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia à Secretária_x000D_
 Municipal de Esporte e Juventude - SMEJ, Senhora Amanda de Pina Abreu,_x000D_
 solicitando a reposição de lâmpadas da Quadra Esportiva, localizada no_x000D_
 Bairro do Alto do Bonfim, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_n_116_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_n_116_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Senhor_x000D_
 José Luís Salas, Diretor Presidente da Enel Goiás, indicando a troca ou_x000D_
 introdução de transformadores de energia, na rede elétrica do povoado da_x000D_
 Capela do Rio do Peixe, afim de melhorar o fornecimento de energia_x000D_
 naquele povoado, localizado em município Pirenópolis/GO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_n_117_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_n_117_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Senhor_x000D_
 José Luís Salas, Diretor Presidente da Enel Goiás, indicando a extensão de_x000D_
 rede, para iluminação viária, até o Bairro Luciano Peixoto, em_x000D_
 Pirenópolis/GO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_n_118_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_n_118_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia à Secretária_x000D_
 Municipal de Esporte e Juventude-SMEJ, Senhora Amanda de Pina Abreu,_x000D_
 solicitando a revitalização da área pública, localizada entre as Ruas 01, 02 e_x000D_
 Av. Pireneus, no Bairro Luciano Peixoto, já destinada à um Campo de_x000D_
 Futebol, com o fechamento da Área, com alambrado, instalação de Traves_x000D_
 (Gois) e iluminação, para pratica de futebol no local.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_n_119_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_n_119_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 infraestrutura. Senhor Corival Santana Jaime, para que providenciem, a_x000D_
 revitalização da Praça José Fleury Lobo (José Raul) localizada do Setor Alto_x000D_
 do Carmo, entre as Ruas do Carmo e Rua do Frota, neste Município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/indicacao_n_120_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/indicacao_n_120_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada a Secretária_x000D_
 Municipal de Esportes e Juventude, Amanda Abreu de Pina, solicitando a_x000D_
 reforma geral adicionando areia do campo da praça Meirinho, localizada no_x000D_
 loteamento do Boli, nesta cidade.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Mozarto</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_n_121_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_n_121_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo,</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_n_122_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_n_122_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 de Infraestrutura, Senhor Corival Santana Jaime, indicando a recuperação_x000D_
 das estradas rurais que dão acesso aos atrativos turísticos, da região da_x000D_
 Vargem do Lobo, Cachoeiras dos Dragões, São Jorge, Paraíso e Rosário,_x000D_
 todas, neste município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_n_123_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_n_123_2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolís, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo_x000D_
 que tomem providências, junto ao setor competente, quanto fiscalização acerca_x000D_
 da suposta ocupação irregular de área pública no povoado de Caxambu, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_n_124_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_n_124_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Cultura, Senhor Ronaldo Felix Fontes, indicando que seja incluído no_x000D_
 calendário de festas e eventos do município de Pirenópolis, o Leilão Direito de_x000D_
 Viver, o qual teve sua edição realizada nesta cidade.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/72/incacao_n_125_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/72/incacao_n_125_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Bem-Estar Social, Salomão Gomes de Melo, sugerindo um_x000D_
 estudo que viabilize um projeto para a criação do programa social Pão Na_x000D_
 Mesa para famílias em vulnerabilidade social, residentes no município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_126_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_126_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa,, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Bem-Estar Social, Salomão Gomes de Melo, sugerindo um_x000D_
 estudo que viabilize um projeto para a criação do programa "Gás Social" para_x000D_
 famílias em vulnerabilidade social, residentes no município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_n_127_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_n_127_2022.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Bem-Estar Social, Salomão Gomes de Melo, sugerindo um_x000D_
 estudo que viabilize um projeto para a criação do programa "Aluguel Social"_x000D_
 para famílias em vulnerabilidade social no município de Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_no_128_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_no_128_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Bem-Estar Social, Senhor Salomão Gomes de Melo, sugerindo_x000D_
 um estudo que viabilize um projeto para a criação de uma Bolsa Social, no_x000D_
 valor de meio salário mínimo, afim de amparar os extratores de pedras das_x000D_
 pedreiras de Pirenópolís/GO, acidentados ou doentes, que não sejam_x000D_
 beneficiários do INSS, e estiverem impossibilitados de exercer suas_x000D_
 atividades.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_n_129_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_n_129_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Bem-Estar Social, Senhor Salomão Gomes de Melo, sugerindo_x000D_
 um estudo que viabilize um projeto para a criação de salário Maternidade_x000D_
 Social, a fim de amparar as Mães de baixa renda de Pirenópolis/GO, que não_x000D_
 sejam beneficiárias do INSS.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_n_130_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_n_130_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo que tome_x000D_
 providências, junto ao setor competente, quanto à realização de estudos_x000D_
 técnicos no sentido de solucionar o problema de captação de águas, no povoado_x000D_
 de Malhador/ Goianópolis, neste município, bem como a manutenção do sistema_x000D_
 de captação já existente no mencionado povoado</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_n9_131_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_n9_131_2022..pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo relacionados, no uso de suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno desta Augusta_x000D_
 Casa Legislativa, apresentam INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 indicando a necessidade da recuperação da calçada da beira rio {poção da_x000D_
 ponte), em frente ao museu do Divino, na Av. Bernardo Saião, centro histórico_x000D_
 da cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_n_132_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_n_132_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex-, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival! Santana Jaime, solicitando a reforma da Ponte sobre o Córrego do_x000D_
 índio, localizada próximo a entrada do Povoado do índio, no Município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_n_133_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_n_133_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada à Secretária Municipal de_x000D_
 Educação, Senhora Márcia Áurea Oliveira, solicitando a providências para melhorar o_x000D_
 abastecimento de água potável na Escola Municipal Professora Ivani Rodrigues da Silva,_x000D_
 localizada no povoado de Jaranápolis, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_n_134_2022..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_n_134_2022..pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo que se faça um estudo_x000D_
 que viabilize transporte público intramunicipal, dos povoados a sede do_x000D_
 município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_n_135_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_n_135_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com_x000D_
 cópia ao Secretário Municipal de Agricultura, Infraestrutura e Trânsito,_x000D_
 Senhor Corival Santana Jaime, Indicando a necessidade de se proceder com_x000D_
 o manilhamento na passagem próxima a casa do Senhor Vanderli, fazenda_x000D_
 Contenda, neste município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_n_137_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_n_137_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Diretor de Operações de Rede da Enel Goiás, Senhor José Luis Salas,_x000D_
 sugerindo um estudo que viabilize um projeto de ampliação da rede de_x000D_
 energia elétrica na região da Raizama, zona rural do município de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_n_137_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_n_137_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Coríval Santana Jaime, solicitando construção de uma Ponte sobre o Córrego_x000D_
 Sebastião da Serra, na região da Serra do Mizael, próximo à propriedade do senhor_x000D_
 Joaquim Borges da Silva, conhecido por (Cachico), no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_n_138_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_n_138_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Agricultura, Infraestrutura_x000D_
 e Transito, Corival Santana Jaime, solicitando a reforma da Ponte sobre o Córrego do_x000D_
 índio, na região da Serra do Mizael, ao lado da Vila, próximo a Venda do (Nerin), no_x000D_
 Município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_n_001_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_n_001_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresentam MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos Familiares de JOÃO TEODORO PEIXOTO, pelo seu_x000D_
 falecimento ocorrido no dia 04 de Janeiro de 2022, no município de Pirenópolis/GO._x000D_
 João Teodoro Peixoto, conhecido carinhosamente como (Crica), foi um atleta_x000D_
 desportista que atuou com destaque no futebol amador em nossa cidade, e posteriormente_x000D_
 como educador físico, foi professor de futebol em nosso município e dedicou sua vida ao_x000D_
 esporte de nossa cidade, não medindo esforços para ensinar os garotos a jogar e amar o_x000D_
 futebol, e acima de tudo formando-os como homens de caráter, sua morte comoveu a_x000D_
 cidade pelos relevantes serviços prestados ao nosso esporte e pelo homem digno e religioso_x000D_
 que foi no seio da sociedade Pirenopolina.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_n_002_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_n_002_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Ex.^ em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo, pelo apoio_x000D_
 dado aos moradores do povoado de Jaranápolis, na realização da operação tapa buracos_x000D_
 feita nos dias 17 e 18 de dezembro de 2021, fornecendo materiais para recuperação das_x000D_
 ruas daquele Distrito, localizado no município de Pirenópolis/GO._x000D_
 Não poderíamos deixar de agradecer o empenho do Prefeito, que forneceu_x000D_
 materiais aos moradores para realização dos serviços de infraestrutura. Esta propositura e_x000D_
 0 reconhecimento ao empenho do Executivo de resolver os problemas em relação a malha_x000D_
 viária do povoado de Jaranápolis, os materiais e a ação voluntária dos moradores_x000D_
 resultaram em um trabalho importante para circulação dos veículos nas ruas de Jaranápolis.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_003_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_003_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex. em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Senhor Eli Luiz da Costa, pelos serviços de poda de grama e roçagem feitos_x000D_
 voluntariamente em Pirenópolis/GO._x000D_
 Agradeço ao Senhor Eli que tem contribuído com a limpeza de nossa Cidade,_x000D_
 realizando a poda de grama nas áreas públicas, ruas, praças especialmente pelos serviços_x000D_
 feitos na praça da Academia de Saúde, reconhecemos também as roçagens feitas em_x000D_
 acostamentos das rodovias, como foi feito no Anel Viário, contribuindo para visibilidade e_x000D_
 segurança dos motoristas, em um local de grande fluxo de transito.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_004_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_004_2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresentam MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos Familiares de ANTÔNIO DE OLIVEIRA PINTO; pelo_x000D_
 seu falecimento ocorrido no dia 15 de Janeiro de 2022, no município de Pirenópolis/GO._x000D_
 Para a esposa, filhos e seus familiares, deixamos nossas sinceras condolências,_x000D_
 aqui manifestamos nosso profundo respeito rogando a Deus consolo e que seu amor traga_x000D_
 conforto aos corações enlutados e paz para a alma do nosso amigo Antônio, para que_x000D_
 descanse no reino dos Céus.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/47/mocao_005_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/47/mocao_005_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.^, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Senhor, Dr. Adriano César Curado,_x000D_
 pela participação ativa na elaboração do Projeto de Lei do Legislativo_x000D_
 090/2021 quê: "Define o dia 07 de outubro de 1727, como data de fundação_x000D_
 do município de Pirenópolis-GO, e dá outras providências", de minha autoria._x000D_
 Vereadora Ynaê Siqueira Curado, 0 qual foi aprovado por esta Casa de Leis e_x000D_
 sancionado pelo Executivo Municipal, dando origem a Lei Municipal_x000D_
 941/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/48/mocao_006_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/48/mocao_006_2022.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 Apresento a V. Ex. em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Dr. João Guilherme da Trindade_x000D_
 Curado, pela elucidação dada em reunião realizada nesta casa ao Projeto de_x000D_
 Lei do Legislativo N2 090/2021 quê: "Define o dia 07 de outubro de 1727, como_x000D_
 data de fundação do município de Pirenópolis-GO, e dá outras providências",_x000D_
 de minha autoria. Vereadora Ynaê Siqueira Curado, o qual foi aprovado por_x000D_
 esta Casa de Leis e sancionado pelo Executivo Municipal, dando origem a Lei_x000D_
 Municipal N2 941/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/49/mocao_007_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/49/mocao_007_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada à Drs. Tereza Caroline Lôbo, pela_x000D_
 elucidação dada em reunião realizada nesta casa ao Projeto de Lei do_x000D_
 Legislativo N2 090/2021 quê: "Define o dia 07 de outubro de 1727, como data_x000D_
 de fundação do município de Pirenópolis-GO, e dá outras providências", de_x000D_
 minha autoria. Vereadora Ynaê Siqueira Curado, o qual foi aprovado por esta_x000D_
 Casa de Leis e sancionado pelo Executivo Municipal, dando origem a Lei_x000D_
 Municipal N2 941/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/50/mocao_008_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/50/mocao_008_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª , em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Superintendente de Fomento e_x000D_
 Incentivo à Cultura do Estado de Goiás, Senhor Nilson Gomes Jaime, pela_x000D_
 elucidação dada em reunião realizada nesta casa ao Projeto de Lei do_x000D_
 Legislativo N2 090/2021 quê: "Define o dia 07 de outubro de 1727, como data_x000D_
 de fundação do município de Pirenópolis-GO, e dá outras providências", de_x000D_
 minha autoria. Vereadora Ynaê Siqueira Curado, o qual foi aprovado por esta_x000D_
 Casa de Leis e sancionado pelo Executivo Municipal, dando origem a Lei_x000D_
 Municipal N2 941/2021.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/51/mocao_009_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/51/mocao_009_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Ex.^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Exmo. Governador do Estado de Goiás, Senhor RONALDO RAMOS_x000D_
 CAIADO, pelo programa Patrulhas Mecânicas Regionais, lançado no dia 02 de fevereiro de_x000D_
 2022, em Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/52/mocao_010_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/52/mocao_010_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos Familiares de EDUARDO POMPEU DE_x000D_
 PINA, pelo seu falecimento ocorrido no dia 23 de Outubro de 2021._x000D_
 Eduardo de Pina, como era conhecido, foi Secretário de Saúde e_x000D_
 vereador eleito no ano de 1966, exercendo mandato a partir de 1967.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/53/mocao_011_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/53/mocao_011_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares de VALDOMIRA DA COSTA_x000D_
 E SILVA, pelo seu falecimento ocorrido no dia 12 de fevereiro de 2022._x000D_
 Aos seus familiares, desejo paz, consolo e que a força da fé reinem_x000D_
 no meio de todos, primando o amor a Deus sobre todas as coisas, para que a_x000D_
 Senhora Valdomira descanse em paz no reino dos céus.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/54/mocao_012_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/54/mocao_012_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares de JOSÉ GOMES DA SILVA_x000D_
 SOBRINHO, Conhecido como "Zezinho de Aninha" pelo seu falecimento_x000D_
 ocorrido no dia 11 de fevereiro de 2022,</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/55/mocao_013_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/55/mocao_013_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo e seu_x000D_
 secretário de Infraestrutura e Transito, Corival Santana Jaime, pela reforma da ponte sobre_x000D_
 0 Rio Padre de Souza, próximo a Igreja, na Região do chibil, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/56/mocao_014_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/56/mocao_014_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo e seu_x000D_
 secretário de Infraestrutura e Transito, Corival Santana Jaime, pela reforma da ponte sobre_x000D_
 0 Rio Padre de Souza, na Fazenda São Pedro próximo a Babilônia, neste município._x000D_
 Agradeço o empenho do Prefeito e do Secretário, que não mediram esforços_x000D_
 para realização da obra, que melhorou significativamente o trafego naquela região. Esta_x000D_
 propositura e o reconhecimento ao excelente trabalho que os senhores vem realizando em_x000D_
 relação as reformas das pontes sobre os córregos, ribeirões ou rios no nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/57/mocao_015_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/57/mocao_015_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. ExJ, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a ser_x000D_
 encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo e seu_x000D_
 secretário de Infraestrutura e Transito, Coriva! Santana Jaime, pela reforma da ponte sobre_x000D_
 0 Córrego Soares, próxima a Faz do Senhor Wilson e Dona Eurípa, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_n_016_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_n_016_2022.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo relacionado, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor FRANCISCO_x000D_
 MOREIRA DA SILVA, pelo seu falecimento ocorrido no dia 13/02/2022._x000D_
 Venho através desta Moção, externar votos de mais profundo pesar,_x000D_
 que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus_x000D_
 familiares e amigos nesse momento de dor e de saudades. Não temos palavras_x000D_
 para expressar os nossos sentimentos. Que a luz e o amor divino pairem sobre os_x000D_
 corações de quem sofre essa imensurável perda, e os console e lhes dê serenidade_x000D_
 para atravessar esta tempestade.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_n_017.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_n_017.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo relacionado, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor JACINTO DAVI DE_x000D_
 LIMA, pelo seu falecimento ocorrido no dia 12/03/2022._x000D_
 Venho através desta Moção, externar votos de mais profundo pesar,_x000D_
 que Deus, com sua imensa sabedoria e misericórdia, possa confortar seus_x000D_
 familiares e amigos nesse momento de dor e de saudades. Não temos palavras_x000D_
 para expressar os nossos sentimentos, o senhor Davi ao longo de seus 92 anos_x000D_
 sempre prezou pelo bem estar de todos que faziam parte de seu convívio social e_x000D_
 também foi folião contribuindo para a realização da Folia de Reis no município de_x000D_
 Pirenópolís.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_n_018_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_n_018_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.â, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE AGRADECIMENTO, a ser encaminhada ao_x000D_
 Senhor Dory Natal Freitas Maia, pelos serviços prestados com apoio no_x000D_
 patrolamento na região do Paraíso, no município de Pirenópolis._x000D_
 Gostaria de registrar nos anais desta Casa de Leis, os meus_x000D_
 cumprimentos e votos de elevada estima aos Senhor Dory Natal, que ora mudou-se_x000D_
 para nosso município e de imediato já vem colaborando com a melhoria das_x000D_
 malhas viárias da região do Paraíso, com o patrolamento das estradas. Tenho a_x000D_
 certeza que passa a ser mais um morador de extrema competência, pessoa íntegra_x000D_
 que preza pelo bem estar de todos de nossa região.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_n_019_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_n_019_2022.pdf</t>
   </si>
   <si>
     <t>0 vereador abaixo relacionado, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor VALDIVINO SOARES_x000D_
 CHAVIER, pelo seu falecimento ocorrido no dia 07/04/2022.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_n_020_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_n_020_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex. , em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE CONGRATUÍ-AÇÃO E APLAUSOS, a ser_x000D_
 encaminhada ao Deputado Federal, Senhor GLAUSKSTON BATISTA RIOS - GLAUSTIN_x000D_
 DA FOKUS, pela brilhante iniciativa em destinar cestas básicas para a população_x000D_
 carente do município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>Tuti</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_n_021_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_n_021_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª , em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Soldado da Polícia Militar FERNANDO_x000D_
 LOBO JUNIOR, pelo êxito na ocorrência que impediu tentativa de suicídio na_x000D_
 Pousada da Lazinha, localizada Av. Benjamin Constant, n° 11, nesta Cidade,_x000D_
 conforme seu registro de atividade individual, na unidade do 37° Batalhão de_x000D_
 Policia Militar do Estado de Goiás, localizado na Cidade Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª , em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Cabo da Polícia Militar IGOR TADEU_x000D_
 DE RESENDE, pelo êxito na ocorrência que impediu tentativa de suicídio na_x000D_
 Pousada da Lazinha, localizada Av. Benjamin Constant, n° 11, nesta Cidade,_x000D_
 conforme seu registro de atividade individual, na unidade do 37° Batalhão de_x000D_
 Policia Militar do Estado de Goiás, localizado na Cidade Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_n_023_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_n_023_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª , em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Prefeito Municipal de Cocalzinho de_x000D_
 Goiás, Exmo. Senhor Alessandro Otone Barcelos, pela parceria na recuperação_x000D_
 das estradas rurais, das Regiões dos Pireneus e Dois Irmãos, pertencentes ao_x000D_
 município de Pirenópolis/GO, divisa com Cocalzinho de Goiás.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/66/mocao_n_024_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/66/mocao_n_024_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo relacionados, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE_x000D_
 CONGRATULAÇÃO E APLAUSOS, a ser encaminhada ao Exmo. Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo e ao Secretário de infraestrutura e Transito,_x000D_
 Senhor Çorival Santana Jaime, pela atenção e empenho no atendimento a_x000D_
 Indicação N® 025/2022, oriunda desta Casa de Leis</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/67/mocao_n_025_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/67/mocao_n_025_2022.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Ex ª., em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada à toda EQUIPE DA SECRETÁRIA MUNICIPAL DE_x000D_
 MEIO AMBIENTE, pelo êxito em alcançar nota máxima no ICMS ecológico, pela_x000D_
 primeira vez na história da cidade de PirenópoNs/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/68/mocao_n_026_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/68/mocao_n_026_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª , em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Imperador do Divino Espirito Santo,_x000D_
 Senhor Heráciito D'Abadia Camargo, pela realização dos festejos neste ano_x000D_
 2022.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/69/mocao_n_027_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/69/mocao_n_027_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo relacionados, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE REPÚDIO, a ser_x000D_
 encaminhada ao Advogado da Secretaria Municipal de Bem-Estar Social, Dr. Edimar Rosa_x000D_
 da Conceição - OAB/GO - 45.050, com cópia ao Secretário Municipal de Bem-Estar Social,_x000D_
 Salomão Gomes de Melo, e ao Presidente da OAB/GO, Subseção de Pirenópolis, Dr._x000D_
 Victor Aurélio Figueiredo - OAB/GO 23.619, por terem sido impedidos pelo advogado_x000D_
 Edimar Rosa da Conceição de permanecer no prédio da Secretaria Municipal de Bem-Estar_x000D_
 Social, onde seria realizada reunião com alunos universitários, para tratar sobre o_x000D_
 Programa Bolsa Transporte Universitário, para a qual foram convidados a participar.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_n_28_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_n_28_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao 2° Sargento da Polícia Militar SAMUEL_x000D_
 SABINO NEVES, em virtude dos serviços prestados à população de_x000D_
 Pirenópolis/GO, onde foram realizadas mais de 100 (Cem) prisões de foragidos_x000D_
 da justiça, conforme seu registro de atividade individual, na unidade do 37°_x000D_
 Batalhão de Policia Militar do Estado de Goiás, localizado na Cidade_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_29_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_29_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Soldado da Polícia Militar JHONES_x000D_
 RICARDO TRINDADE DA MATA, em virtude dos serviços prestados à_x000D_
 população de Pirenópolis/GO, onde foram realizadas mais de 100 (Cem) prisões_x000D_
 de foragidos da justiça, conforme seu registro de atividade individual, na_x000D_
 unidade do 37° Batalhão de Policia Militar do Estado de Goiás, localizado na_x000D_
 Cidade Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_30_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_30_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E APLAUSOS, a ser_x000D_
 encaminhada aos estudantes da Rede Municipal de Ensino do Povoado de Santo_x000D_
 Antônio, pela participação das audições do Canto da Primavera Kids, realizado na cidade_x000D_
 de Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_31_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_31_2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos Familiares de JOAQUIM PONTIERI,_x000D_
 pelo seu falecimento ocorrido no dia 04 de agosto de 2022, no município de_x000D_
 Pirenópolis/GO._x000D_
 Joaquim Pontieri, era casado, agricultor/pecuarista em Caxambú,_x000D_
 povoado de Pirenópolis/GO, concorreu as eleições de 2016, e era muito_x000D_
 conhecido na política e como membro de uma família tradicional daquela_x000D_
 regiao._x000D_
 Para a esposa, filhos e seus familiares, deixo minhas sinceras_x000D_
 condolências, aqui manifesto meu profundo respeito, rogando a Deus consolo,_x000D_
 conforto aos corações enlutados e paz para a alma do nosso amigo Quinzim_x000D_
 Pontieri, para que descanse no reino dos Céus.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_32_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_32_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO PE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada a Brigada Voluntária Gavião Fumaça,_x000D_
 projeto da COEPi, pela coragem, comprometimento, prestatividade, eficiência_x000D_
 e excelência de todo o trabalho em equipe prestado, no combate aos_x000D_
 incêndios no município de Pirenópolis/GO</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_33_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_33_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.ª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E APLAUSOS, a ser_x000D_
 encaminhada aos estudantes da Rede Municipal de Ensino, pela participação das_x000D_
 audições do Canto da Primavera Kids, realizado na cidade de Pirenópolis/GO.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/88/mocao_34_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/88/mocao_34_2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo relacionados, em consonância com os_x000D_
 termos regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE PESAR_x000D_
 E SOLIDARIEDADE, a ser encaminhada aos familiares da Senhora D'JANIRA_x000D_
 ABADIA DE SÁ, pelo seu falecimento ocorrido no dia 17/08/2022._x000D_
 É com profundo sentimento que o Poder Legislativo do Município_x000D_
 de Pirenópolis, vem prestar seus votos de pesar a família Dona DJANIRA, mulher_x000D_
 respeitada e conhecida por sua dedicação, otimismo, determinação e alegria._x000D_
 Pessoa exemplar, deixou a todos um grande ensinamento e uma belíssima_x000D_
 marca na sociedade.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/89/mocao_35_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/89/mocao_35_2022.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 Os vereadores abaixo relacionados, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor SEBASTIÃO LEÃO DO_x000D_
 NASCIMENTO, pelo seu falecimento ocorrido no dia 08/08/2022._x000D_
 É com profundo sentimento que o Poder Legislativo do Município de_x000D_
 Pirenópolís, vem prestar seus votos de pesar a família do Senhor Sebastião Derfina,_x000D_
 como era conhecido por toda população pirenopolina, em reconhecimento à sua_x000D_
 vida como cidadão, filho, esposo, pai e avô._x000D_
 Ele foi um cidadão exemplar, honesto, de caráter e honra ilibados._x000D_
 Aos seus familiares, filhos, netos, genros e noras, o nosso fraternal abraço com_x000D_
 votos de pesar, reiterando que esta Câmara não poderia deixar de se associar ao_x000D_
 seu consternação.</t>
   </si>
   <si>
     <t>Apresento a V. Ex. , em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE AGRADECIIVIEIMTO E APLAUSOS, a ser_x000D_
 encaminhada ao Tenente Thiago Alves dos Reis e ao Soldado Wátíla Mendes_x000D_
 Costa pelo êxito na ocorrência de crime, contra uma menor de idade no povoado_x000D_
 de Jaranápolis, neste município, conforme Registro de Atendimento Integrado do_x000D_
 37º Batalhão de Polícia Militar do Estado Goiás, localizado na cidade de_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_n_039_.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_n_039_.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIIVIENTO. a_x000D_
 ser encaminhada ao Dr. Margray Leite Pereira, pelo dia do médico comemorado_x000D_
 no dia 18/10/2022._x000D_
 O papel do médico, como profissional responsável pela promoção da_x000D_
 saúde da população, incentivo a uma vida saudável e prevenção, diagnóstico e_x000D_
 tratamento de doenças, é imprescindível em nossa sociedade, por isso, nada mais_x000D_
 justo do que dedicarmos um dia em sua homenagem._x000D_
 Diante o exposto, com o objetivo de mostrar a nossa gratidão a todos_x000D_
 esses profissionais da saúde, que merecem o nosso respeito e admiração, não_x000D_
 poderiamos deixar de externar nosso reconhecimento e agradecimento, razão_x000D_
 pela qual registramos essa singela homenagem com o encaminhamento da_x000D_
 presente Moção.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/225/mocao_40_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/225/mocao_40_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. ExJ, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a_x000D_
 ser encaminhada ao Dr. Edmar Carvalho Oliveira, pelo dia do médico_x000D_
 comemorado no dia 18/10/2022._x000D_
 O papel do médico, como profissional responsável pela promoção da_x000D_
 saúde da população, incentivo a uma vida saudável e prevenção, diagnóstico e_x000D_
 tratamento de doenças, é imprescindível em nossa sociedade, por isso, nada mais_x000D_
 justo do que dedicarmos um dia em sua homenagem._x000D_
 Diante o exposto, com o objetivo de mostrar a nossa gratidão a todos_x000D_
 esses profissionais da saúde, que merecem o nosso respeito e admiração, não_x000D_
 poderiamos deixar de externar nosso reconhecimento e agradecimento, razão_x000D_
 pela qual registramos essa singela homenagem com o encaminhamento da_x000D_
 presente Moção.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/226/mocao_41_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/226/mocao_41_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a_x000D_
 ser encaminhada ao Dr. Maurício Tavares Moreira, pelo dia do médico_x000D_
 comemorado no dia 18/10/2022._x000D_
 O papel do médico, como profissional responsável pela promoção da_x000D_
 saúde da população, incentivo a uma vida saudável e prevenção, diagnóstico e_x000D_
 tratamento de doenças, é imprescindível em nossa sociedade, por isso, nada mais_x000D_
 justo do que dedicarmos um dia em sua homenagem._x000D_
 Diante o exposto, com o objetivo de mostrar a nossa gratidão a todos_x000D_
 esses profissionais da saúde, que merecem o nosso respeito e admiração, não_x000D_
 poderiamos deixar de externar nosso reconhecimento e agradecimento, razão_x000D_
 pela qual registramos essa singela homenagem com o encaminhamento da_x000D_
 presente Moção.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/227/mocao_n_42_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/227/mocao_n_42_2022.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex.^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a_x000D_
 ser encaminhada ao Dr. Sandro Rogério Kaku da Silva, pelo dia do médico_x000D_
 comemorado no dia 18/10/2022._x000D_
 O papel do médico, como profissional responsável pela promoção da_x000D_
 saúde da população, incentivo a uma vida saudável e prevenção, diagnóstico e_x000D_
 tratamento de doenças, é imprescindível em nossa sociedade, por isso, nada mais_x000D_
 justo do que dedicarmos um dia em sua homenagem._x000D_
 Diante o exposto, com o objetivo de mostrar a nossa gratidão a todos_x000D_
 esses profissionais da saúde, que merecem o nosso respeito e admiração, não_x000D_
 poderiamos deixar de externar nosso reconhecimento e agradecimento, razão_x000D_
 pela qual registramos essa singela homenagem com o encaminhamento da_x000D_
 presente Moção.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_n_010_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_n_010_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Chefe do Poder Executivo conceder a_x000D_
 prestação de serviços públicos de saneamento básico de_x000D_
 abastecimento de água potável e esgotamento sanitário_x000D_
 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n_012_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n_012_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores públicos_x000D_
 municipais a órgãos ou entidades da União,_x000D_
 Estados, Distrito Federal e Municípios.</t>
   </si>
   <si>
     <t>Nivaldo Antônio de Melo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_015_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_015_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de PIRENOPOLIS/GO para_x000D_
 exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n_16.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n_16.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de eventos do Município de_x000D_
 Pirenópolis evento que especifica.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_n_017_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_n_017_2022.pdf</t>
   </si>
   <si>
     <t>Institui Semana Municipal do Empreendedor Pirenopolino e_x000D_
 adota outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_n_018_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_n_018_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência_x000D_
 Social do Município de Pirenópolís-Goiás e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/230/20221129135126_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/230/20221129135126_001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 642 de 20 de novembro de 2009, para_x000D_
 reintegrar parte da área doada ao patrimônio do_x000D_
 Município de Pirenópolis.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_executivo_n_20_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_executivo_n_20_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito_x000D_
 Adicional Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_do_executivo_n_21_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_do_executivo_n_21_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022 à_x000D_
 2025 e dá outras providências</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_executivo_n_22_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_executivo_n_22_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias, Lei n®_x000D_
 957/2022 que dispõe sobre as diretrizes gerais para a_x000D_
 elaboração da Lei Orçamentária de 2023 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_n_037_2022_que_co_._00001_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_n_037_2022_que_co_._00001_1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 37, DE 25 DE MARÇO DE 2022. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR MARCIO GOMES DE ASSIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_n_038_2022_que_co_._2.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_n_038_2022_que_co_._2.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 38, DE 25 DE MARÇO DE 2022. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR PADRE PAULO ASSIOL ALVES BITTENCOURT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_n_039_2022_que_co_._1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_n_039_2022_que_co_._1.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 39, DE 24 DE JUNHO DE 2022. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR LÍVIO JAIME DE PINA JÚNIOR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>DECRETO Nº 40, DE 24 DE JUNHO DE 2022. “CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PIRENOPOLINO AO SENHOR IGOR GUSTAVO DIAS REIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_decreto_legislativo_n_043_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_decreto_legislativo_n_043_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO_x000D_
 DE CIDADÃ PIRENOPOLINA À_x000D_
 SENHORA JANETTE JAIME E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_decreto_legislativo_n_045_2022.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_decreto_legislativo_n_045_2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO HONORÍFICO_x000D_
 DE CIDADÃO PIRENOPOLINO AO_x000D_
 MAJOR MARCELO ARAÚJO_x000D_
 FONTINELE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/235/projeto-de-lei-complementar-001_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/235/projeto-de-lei-complementar-001_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Diretor de Pirenópolis e dá outras _x000D_
 providências”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3510,68 +3510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_n_101_2022_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_004_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_no_005_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_006_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n_009_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_n_003_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_n_004_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_n_005_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_n_006_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_n_007_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n_008_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_n_009_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_n_013_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_n_014_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_n_15_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_n_016_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_n_017_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_n_019_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_n_020_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_n_022_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_023_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_n_024_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_025_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_026_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_027_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_n_29_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_n_30_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_n_31_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_32_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_33_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_34_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_35_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_n_36_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_n_37_2022_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n_038_2022..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_n_39_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_n_40_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_n_41_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/192/indicacao_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_n_44_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_n_45_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_n_46_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_n_47_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_n_48_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_n_49_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_n_50_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_n_51_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_n_52_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_n_53_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_n_54_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_n_55_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_n_56_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_n_57_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_n_58_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_n_59_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_n_060_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_n_63_2022..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_n_062_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_n_63_2022..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_n_64_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_n_65_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_n_66_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_n_67_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_n_68_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_n_69_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_n_70_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_n_71_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_n_72_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_n_73_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_n_74_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_n_75_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_n_76_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_n_77_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_n_78_2022..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_n_79_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_n_80_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_n_81_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_n_82_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_n_83_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_n_84_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_n_85_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_n_86_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_n_87_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_n_88_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_n_89_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_n_90_02022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_n_91_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_n_92_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_n_93_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_n_94_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_n_95_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n_96_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_n_97_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_n_98_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_n_99_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_n_100_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_n_101_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_n_102_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/194/indicacao_n_103_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/195/indicacao_n_104_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/196/indicacao_n_105_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_n_107_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_n_107_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_n_108_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_n_109_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_n_110_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_n_111_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_n_112_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_n_113_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_n_121_2022..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_n_115_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_n_116_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_n_117_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_n_118_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_n_119_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/indicacao_n_120_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_n_121_2022..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_n_122_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_n_123_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_n_124_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/72/incacao_n_125_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_n_127_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_no_128_2022..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_n_129_2022..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_n_130_2022..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_n9_131_2022..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_n_132_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_n_133_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_n_134_2022..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_n_135_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_n_137_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_n_137_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_n_138_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/47/mocao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/48/mocao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/49/mocao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/50/mocao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/51/mocao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/52/mocao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/53/mocao_011_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/54/mocao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/55/mocao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/56/mocao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/57/mocao_015_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_n_016_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_n_017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_n_019_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_n_020_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_n_023_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/66/mocao_n_024_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/67/mocao_n_025_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/68/mocao_n_026_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/69/mocao_n_027_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_31_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_32_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/88/mocao_34_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/89/mocao_35_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_n_039_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/225/mocao_40_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/226/mocao_41_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/227/mocao_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_n_017_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/230/20221129135126_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_executivo_n_20_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_do_executivo_n_21_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_executivo_n_22_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_n_037_2022_que_co_._00001_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_n_038_2022_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_n_039_2022_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_decreto_legislativo_n_043_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_decreto_legislativo_n_045_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/235/projeto-de-lei-complementar-001_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_n_101_2022_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/33/requerimento_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/34/requerimento_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/35/requerimento_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_n_004_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_no_005_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/38/requerimento_006_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/39/requerimento_007_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/40/requerimento_008_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n_009_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/81/requerimento_012_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_n_003_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_n_004_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_n_005_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_n_006_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_n_007_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_n_008_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_n_009_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_n_011_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_n_013_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_n_014_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/191/indicacao_n_15_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_n_016_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_n_017_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_n_019_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_n_020_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_n_022_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_023_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_n_024_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_025_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_026_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_027_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_n_29_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_n_30_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_n_31_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_32_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_33_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_34_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_35_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_n_36_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_n_37_2022_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_n_038_2022..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_n_39_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_n_40_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_n_41_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/192/indicacao_n_43_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_n_44_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_n_45_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_n_46_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_n_47_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_n_48_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_n_49_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_n_50_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_n_51_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_n_52_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_n_53_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_n_54_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_n_55_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_n_56_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_n_57_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_n_58_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_n_59_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_n_060_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_n_63_2022..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_n_062_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_n_63_2022..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_n_64_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_n_65_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_n_66_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_n_67_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_n_68_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_n_69_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_n_70_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_n_71_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_n_72_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_n_73_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_n_74_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_n_75_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_n_76_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_n_77_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_n_78_2022..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_n_79_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_n_80_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_n_81_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/indicacao_n_82_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_n_83_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_n_84_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/173/indicacao_n_85_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/174/indicacao_n_86_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/175/indicacao_n_87_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/176/indicacao_n_88_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/indicacao_n_89_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/indicacao_n_90_02022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/indicacao_n_91_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/indicacao_n_92_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/indicacao_n_93_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/indicacao_n_94_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/indicacao_n_95_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/indicacao_n_96_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/185/indicacao_n_97_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/186/indicacao_n_98_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/187/indicacao_n_99_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/188/indicacao_n_100_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/189/indicacao_n_101_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/190/indicacao_n_102_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/194/indicacao_n_103_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/195/indicacao_n_104_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/196/indicacao_n_105_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/197/indicacao_n_107_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/198/indicacao_n_107_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/199/indicacao_n_108_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/200/indicacao_n_109_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/201/indicacao_n_110_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/202/indicacao_n_111_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/203/indicacao_n_112_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/204/indicacao_n_113_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/indicacao_n_121_2022..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/indicacao_n_115_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/indicacao_n_116_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/indicacao_n_117_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/indicacao_n_118_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/indicacao_n_119_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/indicacao_n_120_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/indicacao_n_121_2022..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/indicacao_n_122_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/indicacao_n_123_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/indicacao_n_124_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/72/incacao_n_125_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_126_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_n_127_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_no_128_2022..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_n_129_2022..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_n_130_2022..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_n9_131_2022..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_n_132_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_n_133_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_n_134_2022..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_n_135_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_n_137_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_n_137_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_n_138_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/43/mocao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/44/mocao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/45/mocao_003_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/46/mocao_004_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/47/mocao_005_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/48/mocao_006_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/49/mocao_007_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/50/mocao_008_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/51/mocao_009_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/52/mocao_010_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/53/mocao_011_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/54/mocao_012_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/55/mocao_013_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/56/mocao_014_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/57/mocao_015_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_n_016_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_n_017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/60/mocao_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/61/mocao_n_019_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/62/mocao_n_020_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/63/mocao_n_021_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/65/mocao_n_023_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/66/mocao_n_024_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/67/mocao_n_025_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/68/mocao_n_026_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/69/mocao_n_027_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_n_28_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/83/mocao_29_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/84/mocao_30_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_31_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/86/mocao_32_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/87/mocao_33_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/88/mocao_34_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/89/mocao_35_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/mocao_n_039_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/225/mocao_40_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/226/mocao_41_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/227/mocao_n_42_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_n_010_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_n_012_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_no_015_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/129/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_lei_n_017_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_lei_n_018_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/230/20221129135126_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_lei_executivo_n_20_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_do_executivo_n_21_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_executivo_n_22_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/8/decreto_n_037_2022_que_co_._00001_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/7/decreto_n_038_2022_que_co_._2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/6/decreto_n_039_2022_que_co_._1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_decreto_legislativo_n_043_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_decreto_legislativo_n_045_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2022/235/projeto-de-lei-complementar-001_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="168.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>