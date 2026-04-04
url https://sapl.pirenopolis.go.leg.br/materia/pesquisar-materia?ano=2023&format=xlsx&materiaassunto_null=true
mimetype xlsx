--- v0 (2025-12-11)
+++ v1 (2026-04-04)
@@ -51,1204 +51,1204 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI 814/17, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_do_legislativo_n_103_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_do_legislativo_n_103_2023.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PIRENÓPOLIS, ESTADO DE GOIÁS, aprova e, o PREFEITO_x000D_
 MUNICIPAL, sanciona a seguinte Lei:_x000D_
 Fica concedido reajuste salarial, por revisão geral, de 8,91% ao salário do_x000D_
 quadro de pessoal efetivo, inativo e comissionado da câmara municipal de Pirenópolis,_x000D_
 correspondente aos discriminados cargos, passando a vigorar conforme tabelas abaixo</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_104.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DO ACESSO DE EMPRESA E_x000D_
 PROFISSIONAIS PRESTADORES DE SERVIÇOS ESSENCIAIS_x000D_
 E COM URGÊNCIA EM ESPAÇOS PÚBLICOS BLOQUEADOS_x000D_
 NO MUNICÍPIO DE PIRENÓPOLIS/GO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_do_legislativo_n_105.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_do_legislativo_n_105.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TITULO DE "EMPRESA AMIGA DOS_x000D_
 ANIMAIS" NO MUNICÍPIO DE PIRENÓPOLIS/GO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_do_legislativo_n_106.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_do_legislativo_n_106.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DEZEMBRO VERDE_x000D_
 DEDICADA A AÇÕES DE CONSCIENTIZAÇÃO CONTRA_x000D_
 O ABANDONO DE ANIMAIS NO MUNICÍPIO DE_x000D_
 pírenópolís E dá outras PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n_107_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n_107_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA DISTRIBUIÇÃO_x000D_
 GRATUITA OU VENDA DE SACOLAS PLÁSTICAS_x000D_
 DESCARTÁVEIS, MUNICÍPIO DE_x000D_
 PIRENÓPOLIS/GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Lôla</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_do_legislativo_ns_108.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_do_legislativo_ns_108.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CONSELHO TUTELAR DO_x000D_
 MUNICÍPIO DE PIRENÓPOLIS-GO DE "CONSELHO_x000D_
 TUTELAR JOÃO TEODORO PEIXOTO - KRICA".</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ynaê</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_01_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_01_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, com amparo Regimental,_x000D_
 APRESENTAM REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente à_x000D_
 Secretária Municipal de Fazenda e Finanças Públicas, Senhora Kerssia Preda_x000D_
 Kamenach e para Secretária Municipal de Bem-Estar Social, Senhora Giidacia_x000D_
 Pereira Ribeiro Siqueira, requerendo que adotem as providências necessárias no_x000D_
 sentido de apresentar à esta Casa, dentro do prazo legal (de 15 dias, conforme_x000D_
 art. 277 do Regimento Interno), as razões, informações e justificativas do porquê_x000D_
 a prefeitura não realizou, o pagamento dos alunos comtemplados no programa_x000D_
 "Bolsa Transporte Universitário", que é amparado pela lei municipal n^ 835/2018,_x000D_
 ressaltamos o fato de que município não realiza o pagamento há mais de 5 meses.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_02_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_02_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, com amparo Regimental,_x000D_
 APRESENTAM REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente ao_x000D_
 Exmo. Prefeito Municipal, Senhor Nivaldo Antônio de Melo, requerendo que_x000D_
 adotem as providências necessárias no sentido de apresentar à esta Casa, dentro_x000D_
 do prazo lega! (de 15 dias, conforme art. 277 do Regimento Interno), as razões,_x000D_
 informações e justificativas do porquê a empresa licitada para a instalação de_x000D_
 pavimentação por calçamento em alvenaria Poliédrica/pedras quartizíticas,_x000D_
 conhecida popularmente como paralelepípedos, no Setor Meia ponte, nesta_x000D_
 cidade, não deu continuidade as obras._x000D_
 Oportunamente, requeiro também, cópias do projeto e todos os_x000D_
 documentos relacionados ao convênio.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_03_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com amparo Regimental,_x000D_
 APRESENTA REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente ao_x000D_
 Presidente do Instituto Claro Brasil, Senhor José Felix, e ao Gerente Territorial do_x000D_
 Centro-Oeste da Claro Brasil, Senhor Leonardo Mateus. Requerendo em caráter_x000D_
 de urgência que adotem as providências necessárias no sentido de apresentar à_x000D_
 esta Casa, informações, justificativas e a resolução para os problemas que os_x000D_
 usuários da telefonia Claro tem enfrentado no município de Pirenópolis. Há_x000D_
 meses, o chip da Claro em Pirenópolis, não completa chamadas para números_x000D_
 fixos e números de emergência (193, 190, 192), o que tem causado inúmeros_x000D_
 prejuízos aos usuários da rede de telefonia Claro, e também colocando em risco_x000D_
 a segurança deles, visto que, os usuários não conseguem ligar para o Corpo de_x000D_
 Bombeiros, Policia Militar e outros.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_05_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_05_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, com amparo Regimental,_x000D_
 apresenta REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor_x000D_
 Negmar Francisco da Trindade, para que seja enviado expediente ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo e a Secretária Municipal_x000D_
 de Educação, Senhora Márcia Áurea de Oliveira, requerendo informações quanto_x000D_
 ao reajuste de 14,9% dos professores do magistério público da educação básica,_x000D_
 estabelecido pela Portaria n^ 17, de 16 de janeiro de 2023, publicada do Diário_x000D_
 Oficial da União (DOU) no dia 17/01/2023, em cumprimento a Lei n^ 11.738 de_x000D_
 2008.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_05_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_05_2023.pdf</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Com Relator Floriano - CRF</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_06_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_06_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental,_x000D_
 apresenta REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente a_x000D_
 Secretária Municipal de Gestão e Planejamento, Senhora Escolástica_x000D_
 Thairiny Coelho Menezes, Requerendo que adotem as providências_x000D_
 necessárias no sentido de apresentar à esta Casa, dentro do prazo legal (de_x000D_
 15 dias, conforme art. 277 do Regimento Interno), cópia do procedimento_x000D_
 licitatório, edital n^ 003/2023, Pregão Presencial - Sistema de Registro de_x000D_
 Preços, em sua íntegra, o qual sagrou-se vendedora a empresa GIL_x000D_
 ENTULHOS LTDA, inscrita no CNPJ n^ 32.996.348/0001-77, cujo o objeto é_x000D_
 a locação de caçambas estacionárias para retirada de entulhos e resíduos,_x000D_
 com capacidade mínima de 03 m^ (três metros cúbicos) e 05 m^ (cinco_x000D_
 metros cúbicos), especial em áreas que não possuem local apropriado para_x000D_
 descarte, no município de Pirenópolis/GO, bem como pagamentos e notas_x000D_
 fiscais.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_07_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_07_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental,_x000D_
 apresenta REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente a_x000D_
 Secretária Municipal de Gestão e Planejamento, Senhora Escolástica_x000D_
 Thairiny Coelho Menezes, Requerendo que adotem as providências_x000D_
 necessárias no sentido de apresentar à esta Casa, dentro do prazo legal (de_x000D_
 15 dias, conforme art. 277 do Regimento Interno), cópia do procedimento_x000D_
 licitatório, edital n^ 002/2022, Concorrência Pública, em sua íntegra, o qual_x000D_
 sagrou-se vendedora a empresa NG ASFALTOS E ENGENHARIA LTDA,_x000D_
 inscrita no CNPJ n^ 89.284.720/0001-10, cujo o objeto é a contratação de_x000D_
 empresa do ramo, visando recuperação de vias urbanas do município de_x000D_
 Pirenópolis, tapa buraco, reconstrução asfáltica com CBUQe recapeamento_x000D_
 com TSD, conforme detalhamento técnicos constantes da memória de_x000D_
 cálculo, projeto básico, levantamento das ruas, cronograma físico_x000D_
 financeiro e demais documentos anexos, ao ed</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_08_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_08_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental,_x000D_
 apresenta REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente a_x000D_
 Secretária Municipal de Gestão e Planejamento, Senhora Escolástica_x000D_
 Thairiny Coelho Menezes, Requerendo que adotem as providências_x000D_
 necessárias no sentido de apresentar à esta Casa, dentro do prazo legal (de_x000D_
 15 dias, conforme art. 277 do Regimento Interno), cópia do procedimento_x000D_
 licitatório, edital n 0034/2022, Pregão Presencial - Sistema de Registro de_x000D_
 Preços, em sua íntegra, o qual sagrou-se vendedora a empresa ADAO_x000D_
 ALVES DA TRINDADE ME - PEDRAS CAMPINAS, inscrita no CNPJ n^_x000D_
 05.123.677/0001-30, cujo o objeto é o REGISTRO DE PREÇOS, para_x000D_
 Eventual, Futura e Parcelada, Aquisições de Pedras Brutas Quartzíticas, de_x000D_
 acordo com as Especificações, Quantidades e Quantitativos Contidos no_x000D_
 Termo de Referência, que acompanha o Edital., bem como pagamentos e_x000D_
 notas fiscais.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_09_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_09_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental,_x000D_
 apresenta REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Negmar Francisco da Trindade, para que seja enviado expediente a_x000D_
 Secretária Municipal de Gestão e Planejamento, Senhora Escolástica_x000D_
 Thairiny Coelho Menezes, Requerendo que adotem as providências_x000D_
 necessárias no sentido de apresentar à esta Casa, dentro do prazo legal (de_x000D_
 15 dias, conforme art. 277 do Regimento Interno), cópia do procedimento_x000D_
 licitatório, edital n^ 037/2022, Pregão Presencial - Sistema de Registro de_x000D_
 Preços, em sua íntegra, o qual sagrou-se vendedoras as empresas VALORA_x000D_
 AUTO PEÇAS E SERVIÇO LTDA, inscrita no CNPJ n^ 044.679.331/0001-75 e_x000D_
 a empresa NACIONAL PECAS PARA MAQUINAS AGRÍCOLAS E SERVIÇOS_x000D_
 LTDA, inscrita no CNPJ n^ 10.602.395/0001-56, cujo o objeto é o REGISTRO_x000D_
 DE PREÇOS para Eventual, Futura e Parcelada Aquisição de Peças,_x000D_
 Automotivas de Reposição que serão Destinadas a Manutenção Preventiva_x000D_
 e Corretiva dos Veículos e Maquinários Consta</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_10_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_10_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Negmar_x000D_
 Francisco da Trindade, para que seja enviado expediente ao Secretário de Saúde,_x000D_
 Senhor Hisham Mohamad Hamida, requerendo informações referentes ao_x000D_
 processo administrativo n 2023002796, relacionado ao edital n 004/2023, que_x000D_
 trata do credenciamento de profissionais de saúde junto à Secretaria Municipal_x000D_
 de Saúde.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_11_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_11_2023.pdf</t>
   </si>
   <si>
     <t>Em análise do requerimento apresentado, vejo que, com base_x000D_
 no Regimento Interno da Câmara Municipal de Pirenópolis, a proposição em_x000D_
 W questão não merece recebimento e prosseguimento._x000D_
 Em que pese constar na pauta da Ordem do Dia da 4® Sessão_x000D_
 da 8 Reunião Ordinária da Câmara Municipal de Pirenópolis, por força do_x000D_
 artigo 21, II, h, do RI, desde já, determino a sua retirada, explico._x000D_
 A pretensão do requerimento é alheia á competência do_x000D_
 Legislativo, pois impróprio e inadequado, isto porque consta primordialmente_x000D_
 questão relativa à esfera privada, donde se faz menção “,../oi revelado que um_x000D_
 grupo de empresários com estreitos laços com o prefeito municipal estava_x000D_
 financiando a restauração dos altares de igreja matriz...”</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_12_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com amparo regimental,_x000D_
 apresenta REQUERIMENTO ao Exmo. Presidente desta Augusta Casa_x000D_
 Legislativa, Senhor Negmar Francisco da Trindade, requerendo que seja_x000D_
 enviado expediente ao Escritório Local da SANEAGO, solicitando que um_x000D_
 representante daquela empresa compareça a esta Casa Legislativa, afim de_x000D_
 prestar esclarecimentos sobre inúmeros problemas na prestação do Serviço_x000D_
 realizado pela empresa na cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_n_013_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_n_013_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo assinada, em conformidade com as disposições regimentais,_x000D_
 APRESENTA REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor_x000D_
 Negmar Francisco da Trindade:_x000D_
 Requer que seja encaminhado expediente ao Prefeito de Pirenópolis, Senhor_x000D_
 Nivaldo Antônio de Melo; ao Secretário Municipal de Meio Ambiente e Urbanismo de_x000D_
 Pirenópolis, César Augusto Feliciano Triers, solicitando informações, tais como a cópia_x000D_
 detodo o processo administrativo, planta baixa, licenças etc., que deram condições para_x000D_
 a aprovação do loteamento "Residencial Pirenópolis XXI", com nome fantasia de "Aldeia_x000D_
 Dos Pireneus", aprovado pelo decreto n^ 4115/2023.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanildo da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_n_001_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_n_001_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a necessidade de_x000D_
 obras tipo tapa-buracos ou recapeamento asfáltico, nas vias públicas dos_x000D_
 povoados: Jaranápolis, índio, Radiolândia e Caxambu, neste município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_n_002_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_n_002_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a pavimentação_x000D_
 asfáltica do Bairro Carvalho, localizado no povoado de Jaranápolis, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_n_003_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_n_003_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Ex, em consonância com os termos Apresento a V._x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo, solicitando_x000D_
 a reforma da Ponte sobre o Córrego do índio, que liga o povoado do índio_x000D_
 ao povoado de Jaranápolis, no Município de Pirenópolis/G</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_n_004_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_n_004_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a pavimentação_x000D_
 asfáltica da estrada que liga o povoado de Jaranápolis ao povoado do Indio,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_n_005_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_n_005_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, sugerindo que seja_x000D_
 incluído em seu planejamento, a construção de uma Quadra Poliesportiva_x000D_
 Coberta com vestiário, no povoado de Jaranápolis, no município de_x000D_
 Pirenópolis-Go.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_n_006_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_n_006_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa,_x000D_
 encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de_x000D_
 Melo, para que providencie a reforma da quadra do povoado de_x000D_
 Radiolândia, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_n_007_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_n_007_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Secretário Municipal de infraestrutura, Senhor Corival Santana Jaime,_x000D_
 solicitando a aquisição de duas Roçadeiras e uma Bomba Costal, para serem_x000D_
 disponibilizadas ao povoado de Jaranápolis e região, neste Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_n_008_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_n_008_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 consonância com os termos Apresento a V.Exa, em_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a_x000D_
 encaminhada ao Prefeito Municipal, Senhor Nivaldo Antônio de Melo,_x000D_
 para que disponibilize um servidor e equipamento de Bóia Elétrica, para_x000D_
 acionamento automático da bomba de água que abastece o Povoado do_x000D_
 ser_x000D_
 índio, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Adalberto Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_n_009_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_n_009_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que, em momento oportuno, providenciem a_x000D_
 recuperação geral das estradas vicinais na Zona Rural nas regiões: Bom Jesus,_x000D_
 Canta Galo, Catingueiro, Chapada, Contendas, Engenho de São Benedito, Mata_x000D_
 Brenhosa, Pedregulho, Raizama, Sibirina, Santa Rita, Santo Antônio, São João e_x000D_
 Tamanduá, todas no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr._x000D_
 Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, para que, em momento oportuno, providenciem a_x000D_
 recuperação geral das estradas vicinais na Zona Rural nas regiões: Barbosa,_x000D_
 Caiçara, Castelo, Engenho de Santa Rita, Furnas, Godinho, Gueroba, Mateus_x000D_
 Machado, Mata Velha, Pau de Lenho, Pinheiro, Rio das Pedras, Retiro, Sabão,_x000D_
 Soares, Sumidô, todas no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_n_11_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_n_11_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário_x000D_
 de Infraestrutura, Senhor Corival Santana Jaime, para que providenciem a_x000D_
 roçagem geral, e limpeza do Bairro Jardim Brasília, nesta Cidade</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_n_12_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_n_12_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Ex, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 de Infraestrutura e transito. Senhor Corival Santana Jaime, solicitando a_x000D_
 reforma geral, e também com instalação de Traves e Iluminação, da Quadra_x000D_
 Poliesportiva do Bairro Alto da Lapa, nesta cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Tom Aires</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_n_13_20223.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_n_13_20223.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia a secretária Municipal de Bem-Estar_x000D_
 Social, senhora Gildacia Pereira Ribeira Siqueira, solicitando a criação de uma casa_x000D_
 de apoio, na cidade de Goiânia/GO, para pacientes e Pirenopolinos que procuram_x000D_
 serviços médicos de Saúde e sociais na Capital do nosso Estado.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_n_14_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_n_14_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a necessidade de_x000D_
 realizar obras de infraestrutura no Povoado de Lagoiândia, como operação_x000D_
 tapa buracos na ruas, reforma das Pontes do Nortinho e Ponte sobre o_x000D_
 Córrego Pereira.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Edilberto Alves</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_n_15_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_n_15_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, indicando a necessidade_x000D_
 do calçamento com paralelepípedos (pés de moleque), na rua do Caju, Qd,_x000D_
 05 Lt,03, Vila Santa Barbara, localizada no Bairro do Alto do Bonfim, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_n_16_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_n_16_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Departamento de_x000D_
 Trânsito, sugerindo um estudo que viabilize a construção ou instalação de_x000D_
 redutores de velocidade na Rua 2, em frente ao campinho de futebol, no_x000D_
 Residencial Luciano Peixoto, nesta cidade.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_n_17_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_n_17_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, apresenta INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a necessidade_x000D_
 de serviços emergenciais para liberar o tráfego de veículos e moradores da Rua_x000D_
 Abércio Ramos Godinho, Vila Maria Vulpina, nesta cidade.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_n_18_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_n_18_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, indicando a necessidade_x000D_
 do calçamento com paralelepípedos (pés de moleque), nas Ruas João_x000D_
 Mendonça e Rua das Margaridas, localizadas no setor Meia Ponte, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_n_19_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_n_19_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário_x000D_
 de Infraestrutura, Senhor Corival Santana Jaime, para que providenciem a_x000D_
 capina, roçagem geral, e limpeza do Bairro Jardim Babilônia, nesta Cidade.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_n_20_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_n_20_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário_x000D_
 de Infraestrutura, Senhor Corival Santana Jaime, para que providenciem uma_x000D_
 ação emergencial para acabar com atoleiro em um trecho da região Vargem_x000D_
 Santana, próximo a propriedade do senhor Tales Reis, a 6 Km de Caxambu,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_n_21_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_n_21_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 Municipal de Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 e ao Secretário Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto_x000D_
 Feliciano Triers sugerindo aos mesmos, estudos, para posterior elaboração e_x000D_
 execução de um projeto para a construção de uma rua, no beco localizado entre_x000D_
 as ruas Sebastião Siqueira e Sebastião Aires, ao lado da Escola Municipal Prefeito_x000D_
 Geraldo de Morais, no bairro Alto do Bonfim, nesta cidade.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_n_22_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_n_22_2023.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_n_023_2023..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_n_023_2023..pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve, no uso de suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDiCACÃQ a ser encaminhada ao Secretário_x000D_
 Municipal de Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 com cópia ao Secretário Municipal de Meio Ambiente e Urbanismo, Senhor César_x000D_
 Augusto Felíciano Triers, indicando a urgência da restauração das ruas: Prof._x000D_
 Jarbas Jayme e Luiz de Aquino Alves, localizadas no bairro Vila Teodoro de_x000D_
 Oliveira, nesta cidade.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_n__24_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_n__24_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário_x000D_
 de infraestrutura. Senhor Corival Santana Jaime, indicando um estudo_x000D_
 técnico, para obras de recapeamento com asfalto, construção de Pé de_x000D_
 Moleque (paralelepípedos), ou em blocos de concreto (Bloqueies), para_x000D_
 recuperação das ruas: Tiradentes, Teodoro Cintra, Jussara e rua Tarumã,_x000D_
 todas no Bairro Vila Cintra, nesta cidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_n_26_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_n_26_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exª, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo, solicitando_x000D_
 a reconstrução da Ponte sobre do Córrego Mata-Mata, localizada na Região_x000D_
 da Capela do Rio do Peixe, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_n_27_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_n_27_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exª, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Meio, solicitando_x000D_
 um estudo que viabilize a instalação de corrimões nas rampas existentes_x000D_
 nos passeios de pedestres, que se localizam no centro comercial e centro_x000D_
 histórico da cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICACÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a necessidade de_x000D_
 reconstrução asfáltica, nas vias públicas dos povoados: Bom Jesus e Santo_x000D_
 Antônio.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a reconstrução_x000D_
 da Quadra Poliesportiva do Povoado de Lagolândia, neste município.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_n_30_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_n_30_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente;_x000D_
 Apresento a V. Exª, em consonância com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Prefeito Municipal; Exmo. Senhor Nivaldo Antônio de MelO; indicando a_x000D_
 necessidade de construção de um Passeio PúblicO; no Anel Viário Dr._x000D_
 Pompeu Cristovám de Pina; trecho de 3 km; partindo da GO 431; na Av._x000D_
 Joaquim Alves de Oliveira; até o trevo da rodovia do Parque dos Pireneus_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_n_31_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_n_31_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO à ser encaminhada ao Prefeito Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando o calçamento com paralelepípedos (pés de moleque) ou em blocos de concreto (Bloquetes), na Rua Hassam Hamida, antiga Pratinha ll, Trecho que se inicia na rua 21 de Abril, Praça São Miguel até a Rua Sete de Setembro, neste município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V. Exª, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Agricultura, Infra estrutura e Transito, Corival Santana Jaime, solicitando obras de_x000D_
 infraestrutura para recuperação das pontes da região de Bom Jesus: Ponte sobre_x000D_
 o Córrego Sobradinho situado na fazenda Bom Jesus, aproximadamente 5km do_x000D_
 Povoado Bom Jesus próximo na divisa com a Cidade de Jaraguá/GO e_x000D_
 reconstrução da cabeça e aterro da Ponte sobre o córrego Capão Redondo,_x000D_
 aproximadamente a km do povoado de Bom Jesus localizado próximo o fazenda do_x000D_
 senhor Jairo Otaviano, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/292/whatsapp_image_2023-03-07_at_09.40.55.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/292/whatsapp_image_2023-03-07_at_09.40.55.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.S.a, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Chefe de Serviços da_x000D_
 Unidade Local de Anápolis DNIT/GO/DF (Departamento Nacional de_x000D_
 Infraestrutura de Transportes), Senhor Hernandes Souza Lopes, solicitando obras_x000D_
 de infraestrutura em três pontos da BR 070, partindo da GO 338, sentido povoado_x000D_
 de Santo Antônio, com manilhamento e aterro da primeira passagem em água,_x000D_
 no Córrego localizado em frente à propriedade do Senhor Rogério Figueiredo,_x000D_
 (córrego Peri) e sobre os córregos: Conceição e Dionísio, neste mesmo trecho,_x000D_
 todos no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Major</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_n_36_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_n_36_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infra estrutura. Senhor Corival Santana Jaime, indicando_x000D_
 operação tapa buracos na Rua Adércio Ramos Godinho,_x000D_
 Pirenópolis/GO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Apresento a V. Exº, em consonância com os termos regimentais desta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 para_x000D_
 de Saúde, Senhor Hisham Mohamad Hamida, para que disponibilize um servidor efetuar a limpeza do SAMU, (Serviço de Atendimento Móvel de Urgência) na unidade de Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_n_38_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_n_38_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO à ser encaminhada ao Exmo. Senhor Governador do Estado de Goiás, Ronaldo Ramos Caiado, com cópia ao Presidente da GOINFRA, Senhor Lucas Alberto Vissoto Júnior, indicando complementar a pavimentação com asfalto o trecho restante de aproximadamente 07 (Sete) KM, da rodovia estadual GO 338, no sentido Pirenópolis a Goianésia/GO, a partir do Povoado de Goianópolis (Malhador), neste Município.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_n_039_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_n_039_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO à ser encaminhada ao Exmo. Senhor Governador do Estado de Goiás, Ronaldo Ramos Caiado, com cópia ao Presidente da GOINFRA, Senhor Lucas Alberto Vissoto Júnior, indicando complementar a pavimentação com asfalto o trecho restante de aproximadamente 07 (Sete) KM, da rodovia estadual GO 338, no sentido Pirenópolis a Goianésia/GO, a partir do Povoado de Goianópolis (Malhador), neste Município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_n_40_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_n_40_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições_x000D_
 Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta jNDICAÇÃO. a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 geral das estradas vicinais na Zona Rural nas regiões: Água Fria Caxambu_x000D_
 Cocai Degredo, Indio, Jaranápolis, Lavras, Lta do Cocai '_x000D_
 Mondon Mineiro_x000D_
 go, Moreira, Radioiândia_x000D_
 Pirenópolis-60.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_n_41_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_n_41_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada a Secretária Municipal de_x000D_
 Esporte e Juventude, Senhora Amanda de Pina Abreu, solicitando providências_x000D_
 para restabelecer o abastecimento de água nos vestiários do campo de futebol_x000D_
 do povoado de Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_n_42_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_n_42_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exº, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, para que providenciem a reforma das Academias ao Ar Livre, localizadas nas Praças Centrais dos povoados de Radiolândia e Caxambu.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_n_43_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_n_43_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exª, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, indicando a construção de Parques_x000D_
 Infantis, nos povoados do caxambu, índio, Lagoiândia, Malhador (Goianápolis),_x000D_
 Radioiândia e Santo Antônio.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_n_44_2023_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_n_44_2023_1.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA, Agência Goiana de Infraestrutura e Transporte, Senhor Lucas Aberto Vissoto Júnior, indicando a necessidade de realizar Operação Tapa buracos, na GO 431 que liga Pirenópolis a BR 153 e GO 553 que liga o povoado de Radiolândia a BR 153, bem como a roçagem das margens das referidas rodovias, que cortam o Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_n_45_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_n_45_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exº, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legisiativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Infraestrutura e Transito, Senhor Corival Santana Jaime, solicitando reposição_x000D_
 ou substituição das lâmpadas queimadas nos povoados do Caxambu, índio,_x000D_
 Jaranápolis e Radioiândia, localizados neste Município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_n_46_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_n_46_2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento interno da Casa_x000D_
 Legisiativa, Apresenta INDICAÇÃO, a ser encaminhada à Secretária Municipai de_x000D_
 Esporte e Juventude, Senhora Amanda de Pina Abreu, indicando a necessidade_x000D_
 de construção de aiambrados e vestiários nos campos de futeboi dos povoados_x000D_
 o indio e Radioiândia, e construção de aiambrados no campo de futeboi do_x000D_
 povoado de Jaranápoiis, iocalizados neste Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_n_49_2023_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_n_49_2023_001.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Senhor Lener_x000D_
 Silva Jayme, Diretor Presidente da Empresa Equatorial Goiás, solicitando a_x000D_
 conclusão extensão da rede elétrica na Rua do Campo, n9 03, Setor Central,_x000D_
 Povoado da Malhador (Goianápolis), no município Pirenópoiis/GO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_n_49_2023_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_n_49_2023_001.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa, em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia a Secretária de Esporte_x000D_
 Lazer e Juventude, Amanda de Pina Abreu, indicando a reforma geral da Quadra_x000D_
 Poliesportiva “José Aires da Silva” localizada na Rua Araújo, Bairro Estrela Dalva |,_x000D_
 Alto do Bonfim, neste município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Mozarto</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_n_50_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_n_50_2023.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, iNDICACÃO a ser encaminhada a Secretária_x000D_
 Municipal de Educação, Senhora Márcia Áurea de Oliveira, indicando a_x000D_
 necessidade de uma vistoria na ventilação/refrigeração das salas de aulas do_x000D_
 Complexo Municipal de Educação Infantil - CEMEI, nesta cidade.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_n_51_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_n_51_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Prefeito Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana_x000D_
 Jayme, Indicando a reforma geral da ponte sobre o córrego, próximo a_x000D_
 fazenda do Senhor Trajano, na região da Serra do Mlzael, município de_x000D_
 PIrenópolis/GO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICACÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal_x000D_
 de Infra estrutura e Trânsito, Senhor Corival Santana Jaime, indicando a_x000D_
 necessidade da instalação de placas de endereçamento nas ruas de todos os_x000D_
 bairros da cidade de Pirenópolis.</t>
   </si>
   <si>
@@ -1264,2770 +1264,2770 @@
     <t>302</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V. Exª, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando a disponibilidade e um container, para deposito de lixo, no trevo da entrada do povoado de Caxambu, neste município.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Apresento a V. Ex!, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da GOINFRA, Agência Goiana de Infraestrutura e Transporte, Senhor Lucas Alberto Vissoto Júnior, indicando a necessidade de realizar Operação Tapa buracos, na GO 562 que liga o povoado de Caxambu a GO 431, bem como a roçagem das margens da referida rodovias, do Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_57_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_57_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Apresento a V. Exª, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito, Senhor Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor Corival Santana Jaime, indicando a reconstrução asfáltica, de todas ruas do povoado da Capela do Rio do Peixe Neste Município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao__58_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao__58_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresentamos a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo._x000D_
 Governador do Estado de Goiás, Senhor Ronaldo Ramos Caiado, solicitando a_x000D_
 reconstrução da ponte sobre o Rio do Peixe, localizada na GO 479, que faz ligação_x000D_
 entre povoado de Lagolândia, município de Pirenópolis/GO a cidade de Vila_x000D_
 Propício/GO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_59_2023_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_59_2023_1.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresentamos a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissoto Júnior, indicando com urgência um estudo que viabilize a instalação de_x000D_
 redutores de velocidade nos seguintes locais: proximidades da rotatória (próximo_x000D_
 a loja Cloves Madeiras) do anel viário que dá acesso à Rodovia dos Pireneus, trevo_x000D_
 de ligação das GOs 338 e 225, próximo ao portal de acesso à cidade, no perímetro_x000D_
 urbano da GO 338 (em frente ao Supermercado Santa Luzia) e no trevo da GO 338_x000D_
 que dá acesso ao aeroporto de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_60_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_60_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a necessidade dos serviços de pavimentação com massa asfáltica ou o calçamento em alvenaria Poliédrica/pedras quartizíticas, conhecida popularmente como paralelepípedos ou bloquetes, na Rua São Francisco, no bairro Park Jardim Brasília, nesta cidade.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_61_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_61_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, indicando a necessidade dos serviços de roçagem e limpeza no bairro Residencial Luciano Peixoto, nesta cidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_62_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_62_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana de Melo, indicando a necessidade dos serviços de vistoria e manutenção com troca de lâmpadas queimadas na praça onde está instalado o espaço saúde Olímpio José Ferreira Filho e Maria Couto Ferreira, no bairro Santa Luzia, nesta cidade.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_63_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_63_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal_x000D_
 de Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a urgência_x000D_
 da reconstrução da ponte sobre o córrego Ipanema, próximo a fazenda Santo_x000D_
 Antônio do Rio do Peixe, neste município.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Tuti</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_64_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_64_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal_x000D_
 Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, solicitando_x000D_
 que seja feito roçagem nos dois sentidos das margens da rodovia dos Pireneus, no_x000D_
 trecho entre o trevo do anel viário até o final da pavimentação com asfalto, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_65_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_65_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Diretor Presidente da empresa Equatorial Goiás, Senhor Lener Silva Jayme, solicitando serviços emergenciais de reparos em toda rede elétrica no município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_66_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_66_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitando os serviços emergenciais nos pontos críticos das estradas vicinais do município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_67_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_67_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito Municipal, Senhor Nivaldo Antônio de Melo, indicando um estudo que viabilize um projeto para a revitalização e criação de um espaço de convivência no espaço localizado entre a Rua P3 e P4, no bairro Vila Pireneus, nesta cidade.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Apresento a V. Ex2, em consonância com os termos regimentais desta _x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da _x000D_
 GOINFRA, Agência Goiana de Infraestrutura e Transporte, Senhor Lucas Alberto _x000D_
 Vissoto Júnior, indicando a necessidade de canalizar água de chuva, que empossa _x000D_
 na GO 338, no Km 45, na região João de Lima, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Joassi Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_70_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_70_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Apresento a V. Ex, em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Chefe do Escritório Local da SANEAGO, Senhor Paulo Roberto Gonçalves de Bastos, indicando providencias afim de sanar o problema de falta de água no povoado da Capela do Rio do Peixe, neste município.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_71_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_71_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO, a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor Cesar Augusto Feliciano Triers,_x000D_
 solicitando a fiscalização quanto ao despejo de água, supostamente, de_x000D_
 procedência duvidosa, no Rio das Almas, nas proximidades da pousada_x000D_
 denominada Casa Zanotto, localizada no Centro Histórico - R. do Carmo, 16 e 18_x000D_
 - Bairro do Carmo, centro, na sede do município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_72_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_72_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal _x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, para que determine ao setor competente que apliquem as medidas necessárias, para que sejam feitas a limpezas das vias públicas e ação junto aos donos de terrenos ou _x000D_
 lotes em todo o perímetro urbano da cidade de Pirenópolis, limpem e mantenham a vegetação baixa, dando cumprimento a Lei Complementar nº _x000D_
 009/06, Código de Posturas do Município, com prescrição no Art. 30 inciso VII,</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_73_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_73_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao_x000D_
 Secretário Municipal de Meio Ambiente e Urbanismo, Senhor César_x000D_
 Augusto Feliciano Triers, indicando a necessidade de proceder com a_x000D_
 limpeza, desentupimento e manutenção do bueiro localizado no largo Jorge_x000D_
 Gonçalves e no bueiro localizado na Rua Direita, entre a pousada Casarão e_x000D_
 a unidade do Vapt-Vupt, nesta cidade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_74_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_74_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO, a ser encaminhada ao Exmo. Senhor_x000D_
 Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor_x000D_
 Corival Santana Jaime, sugerindo um estudo que viabilize a construção de uma_x000D_
 faixa de pedestre elevada ou passarela, em frente à Escola Municipal Professora_x000D_
 Ivani Rodrigues da Silva, no povoado de Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito, Senhor_x000D_
 Nivaldo Antônio de Melo com cópia ao Secretário de Infraestrutura, Senhor Corival_x000D_
 Santana Jaime, indicando a capinação de ruas, podas de árvores e a limpeza de_x000D_
 bueiros, de todas ruas do Bairro do Carmo, em especial nas duas praças púbicas_x000D_
 daquele Bairro, localizado neste Município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_76_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_76_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, providenciem a recuperação_x000D_
 geral das estradas vicinais na Zona Rural na regão do Miguel João, próximo_x000D_
 a 0 povoado da capela do Rio do Peixe, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_77_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_77_2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia à Secretária de_x000D_
 Municipal de Esporte e Juventude, Senhorita Amanda de Pina Abreu, para_x000D_
 providenciem a troca de lâmpadas e manutenção do telhado do Ginásio de_x000D_
 Esportes, Bonifácio Jaime, localizado na Vila Matutina, nesta cidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_78_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_78_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 infraestrutura e trânsito, Senhor Corival Santana Jaime, para que realizem_x000D_
 um estudo técnico com objetivo de instalar redutores de velocidades e_x000D_
 faixas de pedestres, em frente ao Hospital Estadual Ernestina Lopes Jaime,_x000D_
 localizado na Rua Pireneus, nesta cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_79_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_79_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia à Secretária Municipal_x000D_
 de Esporte e Juventude, Senhorita Amanda de Pina Abreu, para_x000D_
 providenciem a iluminação do Campo de Futebol de Areia, localizado na_x000D_
 Beira Rio, entre as Pontes de Madeira e Ponte Pensil Dona Benta, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_80_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_80_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 PirenópoliS; Senhor Nivaldo Antônio de Melo, com cópia a Secretária Municipal de_x000D_
 Educação, Senhora Márcia Áurea de Oliveira, sugerindo, devido aos últimos_x000D_
 acontecimentos ocorridos nas redes de ensino de nosso estado e país, a_x000D_
 contratação de guarda municipal nas escolas municipais de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_81_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_81_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada a Secretária Estadual de_x000D_
 Educação, Senhora Aparecida de Fátima Gavioli Soares Pereira, sugerindo, devido_x000D_
 aos últimos acontecimentos ocorridos nas redes de ensino de nosso estado e país,_x000D_
 a contratação de guarda / policiamento, nas escolas estaduais no município de_x000D_
 PirenópoIis/GO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_82_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_82_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao_x000D_
 Secretário Municipal de Agricultura, Infraestrutura e Transito, Senhor_x000D_
 Corival Santana Jaime, solicitando a reforma da ponte sobre o córrego_x000D_
 Padre Souza, que é utilizada pelos alunos para chegar à escola estadual_x000D_
 Jarbas Jayme, povoado de Jaranápolis, neste município</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_83_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_83_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições _x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da Casa _x000D_
 Legislativa, Apresenta INDICAÇÃO, a Secretária Municipal de Bem Estar _x000D_
 Social, Senhorita Gildacia Pereira Ribeiro Siqueira, sugerindo a criação de _x000D_
 dois benefícios assistências emergências, “Transferência de Renda” no valor _x000D_
 de meio salário mínimo, tendo prazo de duração de até 120 dias, para a _x000D_
 gestantes como “salario maternidade”, e enquanto durar o atestado médico _x000D_
 aos acidentados, moradores de Pirenópolis/GO, que não sejam beneficiários _x000D_
 do INSS ou de outro regime que o ampara.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_84_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_84_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Saúde, Senhor Hisham Mohamad Hamida, sugerindo a instalação de sistema de_x000D_
 gestão de filas / dispensador de senhas, para atendimento em todas as unidades_x000D_
 de saúde municipais. Esses dispositivos permitem que os pacientes retirem uma_x000D_
 senha na recepção e aguardem sua vez de serem atendidos com mais organização_x000D_
 e eficiência.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_85_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_85_2023.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissoto Júnior, sugerindo esta indicação de grande importância para a cidade de_x000D_
 Pirenópolis e região. Trata-se da necessidade de operação tapa buraco na GO 338,_x000D_
 rodovia que dá acesso ao povoado de Goianópolis (Malhador) e outras regiões de_x000D_
 nosso município, principalmente no trecho entre o aeroporto da cidade e o_x000D_
 Balneário Praia Grande</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_86_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_86_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Saúde, Senhor Hisham Mohamad Hamida, para que providencie a reforma da_x000D_
 Cozinha da Unidade Básica de Saúde do Povoado de Caxambu, neste Munícipio.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_87_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_87_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia à Secretária Municipal_x000D_
 de Esporte e Juventude, Senhorita Amanda de Pina Abreu, para que_x000D_
 providenciem uma nova iluminação para o Campo de Futebol do Modulo_x000D_
 Esportivo, de Pirenópolis.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_88_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_88_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Cultura, Ronaldo Félix de Fontes, com cópia ao Secretário Municipal de Meio_x000D_
 Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers e ao Secretário de_x000D_
 Infraestrutura Senhor Corival Santana Jaime, sugerindo um estudo que viabilize a_x000D_
 implantação de bebedouros de água para cavalos, em pontos estratégicos da_x000D_
 cidade, em especial ao redor do Cavalhódromo, durante os festejos das_x000D_
 tradicionais Cavalhadas de Pirenópolís._x000D_
 Na oportunidade, solicito também, a disponibilidade de um médico_x000D_
 veterinário para dar suporte técnico no campo onde a encenação será_x000D_
 apresentada.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_89_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_89_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Deputado_x000D_
 Federal Rubens Otoni, sugerindo que realize propostas de emendas ao_x000D_
 Orçamento Federal que viabilizem recursos para construção de um_x000D_
 conjunto habitacional, com 600 (seiscentas) casas populares, na cidade de_x000D_
 Pirenópolis/GO</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_90_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_90_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V.Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa de Leis, INDICAÇÃO a ser encaminhada ao Prefeito Municipal, Exmo._x000D_
 Senhor Nivaldo Antônio de Melo, com cópia ao Secretário Municipal de Infraestrutura e_x000D_
 Transito, Senhor Corival Santana Jaime, e ao Superintendência deTrânsito, senhor Fábio_x000D_
 Cardoso de Menezes, indicando providências a fim de fiscalizar e vedar o_x000D_
 estacionamento de veículos na passarela Beira-Rio, na Ramalhuda e passeios públicos_x000D_
 em toda a cidade.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_91_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_91_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Exmo. Senhor Nivaldo Antônio de Melo, com Cópia a_x000D_
 Superintendente Municipal deTrânsito, Senhor Fabio Cardoso de Menezes,_x000D_
 indicando a necessidade de elaboração de um estudo para instalação de_x000D_
 redutores de velocidade tipo (Lombadas Eletrônicas), nos cmzamentos do_x000D_
 Anel Viário Dr. Pompeu Cristovám de Pina, trecho de 3 km, partindo da GO_x000D_
 431, na Av. Joaquim Alves de Oliveira, até o trevo da rodovia do Parque dos_x000D_
 Pireneus nesta cidade.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_92_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_92_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuigdes_x000D_
 legais previstas na Lei Orgénica do Municipio e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Deputado_x000D_
 Estadual Virmondes Cruvinel, sugerindo que realize propostas de emendas_x000D_
 ao Orcamento Estadual que viabilizem recursos para construgdo de um_x000D_
 conjunto habitacional, com 600 (seiscentas) casas populares, na cidade de_x000D_
 Pirendpolis/GO.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_93_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_93_2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na lei orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, para que realize_x000D_
 uma reforma na praça no povoado de Malhado.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_94_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_94_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na lei orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura e trânsito, Senhor Corival Santana Jaime, para que realize_x000D_
 uma reforma na praça Benedita Cipriano Gomes, que se localiza em frente_x000D_
 à sua casa popularmente conhecida como Santa Dica, no povoado de_x000D_
 Lagôlandia.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_95_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_95_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribuigdes _x000D_
 legais previstas na Lei Organica do Municipio e no Regimento Interno da _x000D_
 Casa Legislativa, Apresenta INDICACAO, a ser encaminhada ao Prefeito _x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cépia à Secretdria Municipal _x000D_
 de Esporte e Juventude, Senhorita Amanda de Pina Abreu, sugerindo a _x000D_
 instalagdo de bancos de reservas, com cobertura, para jogadores no estadio _x000D_
 Elzi Aires, localizado no setor Bom Fim nesta Cidade.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_96_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_96_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso das suas atribuições legais_x000D_
 prevista na Lei Orgânica do Município e no Regimento Interno desta Augusta Casa_x000D_
 Legislativa, APRESENTA a presente INDICAÇÃO a ser encaminhada ao Senhor_x000D_
 Lucas Alberto Vissoto Júnior Presidente da Goinfra, indicando a necessidade de_x000D_
 elaboração de um estudo para instalação de redutores de Velocidade tipo_x000D_
 (Lombadas Eletrônicas), na GO-225, km 4 km, em frente a Pousada Villa das_x000D_
 Pedras, com a entrada do Genipapo.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_97_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_97_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso das suas atribui¢des _x000D_
 legais previstas na Lei Orgdnica do Municipio e no Regimento Interno da _x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito _x000D_
 Municipal, Sr. Nivaldo Ant6nio de Melo, com cópia a Secretaria Municipal _x000D_
 de Educação, Senhora Marcia Aurea de Oliveira, sugerindo a reforma geral, _x000D_
 com restauragdo do piso, traves e instalagdo de iluminagdo da quadra _x000D_
 Poliesportiva da Escola Municipal do povoado de Santo Antdnio, neste _x000D_
 municipio.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_98_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_98_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Superintendente_x000D_
 Municipal de Trânsito, Senhor Fabio Cardoso de Menezes, sugerindo_x000D_
 sinalização e a instalação de ondulações transversais (quebra-molas) na_x000D_
 Rua Ipê, localizada no bairro Santa Luzia, em Pirenópolis/GO, na forma_x000D_
 estabelecida pelo CTB Lei 9503/97 e Resolução CONTRAN 600/2016, que_x000D_
 estabelecem padrões técnicos para a instalação de ondulação transversal.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_99_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_99_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Superintendente_x000D_
 Municipal de Trânsito, Senhor Fabio Cardoso de Menezes, sugerindo_x000D_
 sinalização e a instalação de ondulações transversais (quebra-molas) na_x000D_
 Rua Dita Gusmão, localizada na Vila Neném Jaime (Vila Multirão) em_x000D_
 Pirenópolis/GO, na forma estabelecida pelo CTB Lei 9503/97 e Resolução_x000D_
 CONTRAN 600/2016, que estabelecem padrões técnicos para a instalação_x000D_
 de ondulação transversal.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_100_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_100_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada À Senhora_x000D_
 Isabeia Arantes de Melo Veloso Bucker, Superintendente Regional do DNIT_x000D_
 no Estado de Goiás e no Distrito Federal, indicando a construção de um_x000D_
 trevo na BR 153, próximo ao povoado do índio Localizado no Município de_x000D_
 Pirenópolis-GO</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_101_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_101_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, e a Secretária Municipal de Esporte e_x000D_
 Juventude, Senhora Amanda de Pina Abreu, solicitando instalação de refletores_x000D_
 para iluminação dos campos de futebol dos povoados de Radioiândia, Indio e_x000D_
 Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_102_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_102_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, indicando a construção de uma pista com_x000D_
 iluminação para caminhada, partindo do Distrito de Jaranapolis sentido povoado_x000D_
 do Indio, neste município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_103_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_103_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, indicando a substituição de lâmpadas_x000D_
 comum por placas de LEDsm nos canteiros de entrada do Distrito de Jaranápolis_x000D_
 e Radiolandia e das Ruas dos povoados de Jaranapolis, Radiolandia, Índio e_x000D_
 Caxambu, todos neste municipio.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_105_2023_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_105_2023_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais _x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa _x000D_
 Legislativa, Apresenta INDICAÇÃOl a ser encaminhada ao Exmo. Prefeito _x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, indicando com urgência, perfuração de _x000D_
 um poço artesiano, para abastecimento de água potável, no povoado do Índio, _x000D_
 no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_105_2023_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_105_2023_001.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, sugerindo que destine áreas públicas,_x000D_
 para construção de 200 (duzentas) casas populares, no município de_x000D_
 Pirenópolis/GO</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_106_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_106_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo,_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, sugerindo a limpeza dos_x000D_
 entulhos da Rua Sebastião Mendonça Lopes, localizada no Bairro Vila Boa, ao lado_x000D_
 do depósito de pedras Alecrim, próximo ao trevo que liga a GO 338 e 431, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_107_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_107_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, e a Secretária Municipal de Esporte e_x000D_
 Juventude, Senhora Amanda de Pina Abreu, solicitando instalação de refletores_x000D_
 para iluminação do campo de futebol (Gramado) do povoado de Bom Jesus, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_108_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_108_2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, e a Secretária Municipal de Esporte e_x000D_
 Juventude, Senhora Amanda de Pina Abreu, solicitando instalação de refletores_x000D_
 para iluminação do campo de futebol (Gramado) do povoado de Santo Antônio,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_109_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_109_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex^, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, indicando a reforma, com a troca_x000D_
 do assoalho da ponte sobre o Córrego Santo Antônio, aproximadamente 2 km da_x000D_
 BR 070, sentido a região da chapada, neste município</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_110_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_110_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legisiativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Seaetário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, solicitando a conclusão das obras_x000D_
 ponte sobre o córrego pedregulho, próxima a Capela São Francisco, na Região_x000D_
 do Pedregulho, neste município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_111_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_111_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, para que providenciem a_x000D_
 recuperação gerai das estradas vicinais da Zona Rural na região do Degredo,_x000D_
 próximo a Igreja Católica e Grupo Escolar, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_112_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_112_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Governador do_x000D_
 Estado de Goiás, Senhor Ronaldo Ramos Caiado, expressando minha sugestão e_x000D_
 solicitação, com grande respeito ao patrimônio histórico e cultural de nosso_x000D_
 Estado, para que Vossa Excelência, em conjunto com a Superintendência do Iphan_x000D_
 Goiás, considere a realização da reforma da Igreja Matriz Nossa Senhora do_x000D_
 Rosário, localizada em Pirenópolis/GO</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_113_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_113_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando ao mesmo que tome_x000D_
 providências com URGÊNCIA, junto ao setor competente, para realizar a_x000D_
 Construção de Banheiros Públicos e Reforma da Praça Central Emmanuel Jaime_x000D_
 Lopes, em Pirenópolis-GO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pirenópoiis, Senhor Nivaldo Antônio de Melo, solicitando com_x000D_
 urgência e que considero de grande importância para a nossa comunidade e para_x000D_
 a realização da festa religiosa, Tríduo São Vicente de Paulo que será realizada no_x000D_
 próximo mês de Setembro. Trata-se da iluminação da Praça Dom Emanoel Gomes_x000D_
 de Oliveira {Benedita de Sá Lei n^ 458/02), localizada em frente ao Lar dos Idosos_x000D_
 São Vicente de Paulo.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_115_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_115_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex, em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal,_x000D_
 Exmo. Senhor Nivaldo Antônio de Melo com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, solicitando a construção de uma_x000D_
 ponte sobre o córrego Santa Rita, que corta a Fazenda Buriti, neste município.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_116_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_116_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada À Senhora_x000D_
 Isabela Arantes de Melo Veloso Bucker, Superintendente Regional do DNIT_x000D_
 no Estado de Goiás e no Distrito Federal, indicando a necessidade de_x000D_
 instalação de redutores de velocidade tipo (Lombadas Eletrônicas), no trevo_x000D_
 BR 153, que liga a GO 431, denominado "Trevo da Babilônia_x000D_
 Região do Degredo, no Município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_117_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_117_2023.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Em conformidade com os preceitos regimentais desta Eminente Casa_x000D_
 Legislativa, venho por meio desta, apresentar INDICAÇÃO a ser encaminhada ao_x000D_
 Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaime._x000D_
 A presente indicação propõe a realização de estudos, em conjunto com o setor_x000D_
 competente, visando à futura implantação de uma lombada na Rua São Judas_x000D_
 Tadeu, acompanhada da adequada sinalização horizontal e vertical, conforme_x000D_
 preconizado pelo Código de Trânsito Brasileiro (CTB: Lei n^ 9.503/1997) e pela_x000D_
 Resolução n^ 738/2018 do Conselho Nacional de Trânsito (CONTRAN).</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_118_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_118_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo. Como ativo membro da nossa comunidade_x000D_
 e ciente da importância da feira realizada na Praça do Coreto, localizada no centro_x000D_
 histórico de Pirenópolis, venho por meio desta indicação solicitar a sua consideração para_x000D_
 a construção ou instalação de banheiros destinados aos feirantes que participam deste_x000D_
 evento.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_119_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_119_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Governador do_x000D_
 Estado de Goiás, Senhor Ronaldo Ramos Caiado e ao Presidente da Agência Goiana_x000D_
 de Habitação - AGEHAB, Senhor Alexandre Baldy de Sant'Anna Braga, solicitando_x000D_
 que realizem estudos visando contemplar a cidade de Pirenópolis/GO, com o_x000D_
 programa Casas a Custo Zero", com foco nas famílias carentes que atualmente_x000D_
 não possuem moradia nesse município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_120_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_120_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor Cézar Augusto FelicianoTriers, solicitando_x000D_
 a instalação de lixeiras tipo containers em pontos estratégicos do Bairro Luciano_x000D_
 Peixoto, nesta cidade.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_121_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_121_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor Cézar Augusto FelicianoTriers, solicitando_x000D_
 a roçagem do mato e poda da grama na quadra poliesportiva, localizada ao lado_x000D_
 da creche municipal, na rua Araújo, bairro Estrala Dalva I, nesta cidade.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_122_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_122_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissoto Júnior, solicitando a instalação de redutores de velocidade, tipo lombada_x000D_
 eletrônica, na GO 338, próximo ao bar Bambu na região das Contendas, antes do_x000D_
 trecho denominado de Quebra Rabicho, neste município.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta _x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Governador do _x000D_
 Estado de Goids, Senhor Ronaldo Ramos Caiado e ao Presidente da Agéncia Goiana _x000D_
 de Habitação - AGEHAB, Senhor Alexandre Baldy de Sant’Anna Braga, solicitando _x000D_
 que realizem estudos visando contemplar a cidade de Pirendpolis/GO, com o _x000D_
 programa "Aluguel Social", com o objetivo de auxiliar as familias carentes que não _x000D_
 possuem moradia prépria e encontram-se em estado de vulnerabilidade neste _x000D_
 municipio.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_124_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_124_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonancia com os termos regimentais desta _x000D_
 Augusta Casa Legislativa, INDICACAO a ser encaminhada ao Exmo. Prefeito de _x000D_
 Pirendpolis, Senhor Nivaldo Anténio de Melo, em conjunto com o Secretdrio de Meio _x000D_
 Ambiente e Urbanismo, Senhor Cézar Augusto Feliciano Triers, solicitar respeitosamente, _x000D_
 que determine ao setor competente da Prefeitura Municipal a notificagdo das empresas _x000D_
 instaladas na Rua Aurora, nesta cidade, para que procedam com a retirada ou substituigdo _x000D_
 imediata dos ombrelones danificados que estdo instalados em locais publicos. Essa _x000D_
 medida esta de acordo com a legislagdo vigente e é fundamental para manter a ordem e _x000D_
 o bom aspecto da cidade de Pirendpolis _x000D_
 Oportunamente, gostaria de chamar a atencdo para a questdo dos _x000D_
 contéineres de entulhos colocados em vias publicas do centro histérico da cidade nos _x000D_
 finais de semana. Conforme a lei municipal em vigor, essa pratica ndo é permitida, e a _x000D_
 presenca desses contéineres prejudica a estética do centro h</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_125_2023_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_125_2023_1.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonancia com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICACAO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirendpolis, Senhor Nivaldo Anténio de Melo, em conjunto com o Secretdrio de Meio_x000D_
 Ambiente e Urbanismo, Senhor Cézar Augusto Feliciano Triers, solicitar respeitosamente,_x000D_
 que determine ao setor competente da Prefeitura Municipal a notificagdo das empresas_x000D_
 instaladas na Rua Aurora, nesta cidade, para que procedam com a retirada ou substituigdo_x000D_
 imediata dos ombrelones danificados que estdo instalados em locais publicos. Essa_x000D_
 medida esta de acordo com a legislagdo vigente e é fundamental para manter a ordem e_x000D_
 o bom aspecto da cidade de Pirendpolis</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_127_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_127_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de Meio_x000D_
 Ambiente e Urbanismo, Senhor Cézar Augusto Feliciano Triers, solicitando a_x000D_
 retirada imediata dos galhos provenientes de podas de arvores, que foram_x000D_
 deixados amontoados na calçada da quadra poliesportiva da Vila Peia, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_128_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_128_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitar a inclusão da rua_x000D_
 Mirim Gerá, no bairro VÜa Matutina II, em Pirenópolis/GO, no Programa de_x000D_
 Recuperação Asfáltica realizado pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_129_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_129_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, sugerindo que seja feita a_x000D_
 iluminação natalina, deste ano, também nos povoados do Município de_x000D_
 Pirenópolis-GO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_130_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_130_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando o_x000D_
 manilhamento do Córrego do Pantano, localizado na região da Água Fria,_x000D_
 no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_131_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_131_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente_x000D_
 O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na lei orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretária Municipal_x000D_
 de Bem-Estar Social, senhora Gildacia Pereira Ribeira Siqueira, reiterando_x000D_
 Indicação n 013/2022. Que solícita a criação de uma casa de apoio, na_x000D_
 cidade de Goiânia/Go, para pacientes e Pirenopolinos que procuram_x000D_
 serviços médicos de saúde e sociais na Capital do nosso estado.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_132_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_132_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente_x000D_
 O Vereador que este subscreve, no uso das suas atribuições legais_x000D_
 previstas na lei orgânica do Município e no Regimento Interno da Casa_x000D_
 Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de Meio_x000D_
 Ambiente e Urbanismo, Senhor Cézar Augusto Feliciano Triers, para que_x000D_
 realize uma reforma e revitalização e a instalação de um playground na_x000D_
 praça vila dos pequizeiro localizada em frete ao 17 ^ BBM - Batalhão_x000D_
 Bombeiro Militar de Goiás nesta cidade.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_133_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_133_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora que esta subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corivai Santana Jaime e ao Secretário_x000D_
 Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano_x000D_
 Triers, indicando a Limpeza da Rua da Ramalhuda e toda a Beira Rio, no_x000D_
 município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_134_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_134_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora que abaixo subscreve, no uso das suas atribuições_x000D_
 legais, previstas na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Casa Legislativa, apresenta INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Meio Ambiente e Urbanismo, Senhor Cesar Augusto Feliciano_x000D_
 Triers, solicitando a fiscalização, quanto ao despejo de água, supostamente,_x000D_
 de procedência duvidosa, no córrego da Prata, que passa pela Ponte de_x000D_
 Pedra, localizada na Rua do Bonfim, nesta Cidade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_135_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_135_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora que abaixo subscreve, no uso das suas atribuições_x000D_
 legais, previstas na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Casa Legislativa, apresenta INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Meio Ambiente e Urbanismo, Senhor Cesar Augusto Feliciano_x000D_
 Triers, solicitando a fiscalização quanto ao despejo de água, supostamente_x000D_
 de procedência duvidosa, no rio das Almas, nas proximidades da travessa_x000D_
 Sérgio Motta próximo ao Batalhão do Corpo de Bombeiros, nesta Cidade.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora que abaixo subscreve, no uso das suas atribuições_x000D_
 legais, previstas na Lei Orgânica do Município e no Regimento Interno desta_x000D_
 Casa Legislativa, apresenta INDICAÇÃO a ser encaminhada ao Secretário_x000D_
 Municipal de Infraestrutura es Trânsito, Senhor Corival Santana Jaime,_x000D_
 solicitando a recuperação da estrada do Parque dos Pireneus, que dá acesso_x000D_
 a Cachoeira Vargem Grande, Abade, Coqueiro e Pico dos Pireneus, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_137_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_137_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 ínfraestrutura, Senhor Corival Santana Jaime, para que providenciem a_x000D_
 recuperação geral das estradas vicinais da Zona Rural na região da Água_x000D_
 Limpa, próximo ao povoado de Caxambu, no município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_138_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_138_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Exmo._x000D_
 Senhor Governador do Estado de Goiás, Ronaldo Ramos Caiado, com Cópia_x000D_
 ao Secretário de Estado de Esporte e Lazer, Senhor Edson Sales de Azeredo_x000D_
 Souza, para que providenciem a reforma gerai do Ginásio de Esportes_x000D_
 Bonifácio Jayme Localizado na Vila Matutina, em Pirenópolis/GO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_139_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_139_2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Superintendente Municipal de Trânsito, Senhor Fabio Cardoso de_x000D_
 Menezes, sugerindo sinalização e a instalação de ondulações transversais (quebra_x0002_molas) em três pontos do Bairro do Carmo, nesta cidade, na Rua do Carmo em Frente_x000D_
 ao Campo de Futebol Sinval Basilio e também em frente ao Restaurante da Senhora_x000D_
 Lenilda, e na Rua São Judas Tadeu em frente ao Pet Shop Recanto Dos Bichos, na forma_x000D_
 estabelecida pelo CTB Lei 9503/97 e Resolução CONTRAN 600/2016, que estabelecem_x000D_
 padrões técnicos para a instalação de ondulação transversal.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_140_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_140_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 0 Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Presidente da GOINFRA, Agência Goiana_x000D_
 de Infraestrutura e Transportes, Senhor Lucas Vissotto, sugerindo sinalização e a_x000D_
 instalação de ondulações transversais (quebra-molas) no Km 01 da Rodovia GO 431, Alto_x000D_
 da Lapa, nesta cidade, em frente à Loja de peças automotivas MERCELAPA, na forma_x000D_
 estabelecida pelo CTB Lei 9503/97 e Resolução CONTRAN 600/</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia à Secretária Municipal de Esporte e Juventude, Senhora Amanda de_x000D_
 Pina Abreu, para que providenciem a instalação de arquibancadas móveis e também um_x000D_
 bebedouro de Água potável, no Módulo Esportivo de Pirenópolis, onde se realiza os_x000D_
 campeonatos de futebol amador da cidade, VETERANOS e PIRIZAO 2023.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_142_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_142_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário Municipal de infraestrutura e Trânsito, Senhor Corival_x000D_
 Santana Jaime, para que providenciem caminhões de terra para cobertura do campo de_x000D_
 futebol gramado do Povoado de Bom Jesus, neste município</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_143_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_143_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival_x000D_
 Santana Jaime, sugerindo que disponibilizem um Funcionário (Gari), para limpeza do_x000D_
 povoado de Bom Jesus, neste município.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_144_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_144_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICAÇÃO, a ser encaminhada ao Prefeito Municipal, Sr. Nivaldo Antônio de_x000D_
 Melo, com cópia ao Secretário Municipal de Meio Ambiente e Urbanismo, Senhor Cesar_x000D_
 Augusto Feliciano Triers, para que providenciem a capina ou pulverização do mato, nas_x000D_
 Ruas do Bairro Vila Pela no Setor, Alto da Lapa em especial, na praça onde se localiza a_x000D_
 praça poliesportiva daquele Bairro, localizado neste município</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_145_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_145_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa. INDICAÇÃO a ser encaminhada ao Presidente da Agência_x000D_
 Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Lucas Alberto Vissotto_x000D_
 Júnior, indicando a necessidade da instalação de barreiras eletrônicas na GO 431,_x000D_
 próximo ao km 12, região da Caiçara, município de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_146_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_146_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Organica do Municipio e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICACAO, a ser encaminhada ao Secretario Municipal de Meio Ambiente e_x000D_
 Urbanismo, Senhor Cesar Augusto Feliciano Triers, para que providencie a rogagem ou_x000D_
 capina e limpeza da Praga publica, “José Inacio Gomes” localizada na vila matutina, neste_x000D_
 municipio.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_147_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_147_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICAÇÃO, a ser encaminhada ao Secretário Municipal de Meio Ambiente e_x000D_
 Urbanismo, Senhor Cesar Augusto Feliciano Triers, para que providencie a roçagem ou_x000D_
 capina e limpeza da Praça pública, da Vila Pequizeiro, localizada na travessa Sérgio Mota_x000D_
 em frente ao 17° Batalhão Bombeiro Militar, neste município</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_148_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_148_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, no uso das suas atribuições legais_x000D_
 previstas na Lei Orgânica do Município e no Regimento Interno da Casa Legislativa,_x000D_
 apresenta INDICAÇÃO, a ser encaminhada ao Secretário Municipal de Meio Ambiente e_x000D_
 Urbanismo, Senhor Cesar Augusto Feliciano Triers, para que providencie a poda da_x000D_
 Moita de Bambu, que se localizada as margens do Rio Das Almas, Acima da Ponte de_x000D_
 Madeira, na Beira Rio, neste município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_149_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_149_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Diretor Presidente_x000D_
 da Equatorial Goiás, Senhor Lener Silva Jayme, solicitando a substituição de um_x000D_
 poste de sustentação de rede elétrica, o qual foi danificado por um veículo de_x000D_
 grande porte, localizado na Travessa Rua do Frota, Qd. 28, Lt 22, Bairro do Carmo,_x000D_
 Pirenópoiis-GO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_01_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_01_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos regimentais_x000D_
 desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E SOLIDARIEDADE, a ser_x000D_
 encaminhada aos familiares da Senhora ANA MARIA DE SIQUEIRA pelo seu falecimento_x000D_
 ocorrido no dia 26/12/2023.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_02_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_02_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos regimentais_x000D_
 desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E SOLIDARIEDADE, pelo_x000D_
 falecimento do Papa Emérito Bento XVI, ocorrido no dia 31/12/2022, aos 95 anos, no_x000D_
 Mosteiro Mater Ecciesiae, no Vaticano.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_03_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_03_2023.pdf</t>
   </si>
   <si>
     <t>s vereadores que este subscrevem; em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE AGRADECIMENTO_x000D_
 E APLAUSOS a ser encaminhada ao Exmo. Governador do Estado de Goiás, Senhor_x000D_
 Ronaldo Ramos Caidado, pela dedicação, competência, presteza e eficiência_x000D_
 demonstradas na realização da operação tapa buracos na GO 338, que liga o_x000D_
 município de Pirenópolis a BR 414.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_04_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_04_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex.", em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Ex-vereador Benedito Aparecido_x000D_
 da Silva, pelos relevantes serviços prestados ao Legislativo Municipal, de_x000D_
 cidade, como presidente e vereador desta cassa de Leis.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_05_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_05_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo relacionada, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO_x000D_
 E APLAUSOS, a ser encaminhada ao Supervisor da Unidade Local da EMATER,_x000D_
 Senhor Geraldo Oliveira Lopes e aos servidores, Mariana Armênia Siqueira e_x000D_
 Maria Ferreira dos Santos Melo, pelos trabalhos prestados junto aos Produtores_x000D_
 Rurais do município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_06_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_06_2023.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA; representada pelos Vereadores abaixo_x000D_
 relacionados, no uso de suas atribuições legais e regimentais desta Augusta Casa_x000D_
 de Leis, apresenta MOÇÃO DE AGRADECIMENTO, a ser encaminhada ao Exmo._x000D_
 Senador, Senhor Vanderlan Cardoso, pelo empenho e dedicação para a realização_x000D_
 da Oficina Interlegis Marcos Jurídicos na Câmara Municipal de Pírenópolis,_x000D_
 ministrado nos dias 27 e 28 de fevereiro de 2023, com foco direcionado para as_x000D_
 diretrizes e critérios na reformulação e revisão da Lei Orgânica Municipal e_x000D_
 Regimento Interno, justificando a importância das atualizações à realidade local,_x000D_
 devido às inconsistências e aderência da constitucionalidade.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/423/mocao_07_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/423/mocao_07_2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo relacionados, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Vereador ADALBERTO DE BASTOS_x000D_
 MOREIRA MELO, pelo falecimento de seu pai, SENHOR JAIRO MOREIRA DE MELO,_x000D_
 ocorrido no dia 17/03/2023.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_08_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_08_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Anresento a V Ex.“, em consonância com os termos regimental _x000D_
 MOÇÃO DE CONGRATULAÇÃO_x000D_
 APLAUSOS, a ser encaminhada ao PADRE PAULO A_x000D_
 BITTENCOURT, pelos 31 (Trinta e um) anos de saeerdócio em sua Carreira_x000D_
 eclesiástica.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_09_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_09_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, a ser encaminhada ao Exmo_x000D_
 Prefeito Municipal, Senhor NIVALDO ANTÔNIO DE MELO e ao Secretário de Infraestrutura_x000D_
 e Transito, Senhor CORIVAL SANTANA JAIME, pela construção da ponte do povoado de_x000D_
 Caxambu, neste município.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_10_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_10_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo relacionada, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO PARABENIZANDO, a_x000D_
 CHAPA SINDICATO EM BOAS MÃOS, TRABALHO E TRANSPARÊNCIA, pela eleição_x000D_
 dos membros e reeleição da presidência do Sindicato dos Trabalhadores Rurais de_x000D_
 Pirenópolis/GO, abaixo elencados, realizada no dia 18/03/2023</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_11_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_11_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE AGRADECIMENTO E_x000D_
 APLAUSOS, a ser encaminhada ao Imperador do Divino Espirito Santo, Dr._x000D_
 Thales José Jayme, que pela segunda vez é Imperador e com certeza realizará_x000D_
 uma festa maravilhosa, que ficará na história de nossa cidade.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_12_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_12_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresentam MOÇÃO DE SOLIDARIEDADE E_x000D_
 APOIO, a Secretária Estadual de Educação, Senhora Aparecida de Fátima Gavioli_x000D_
 Soares Pereira, a Secretária Municipal de Educação, Senhora Márcia Áurea de_x000D_
 Oliveira e aos pais e alunos do município de Pirenópolis/GO</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_13_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_13_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor PAULO ROSÉLIO DE_x000D_
 SOUSA, pelo seu falecimento ocorrido no dia 04/04/2023.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_14_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_14_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE RECONHECIMENTO_x000D_
 E APOIO, à Prefeitura Municipal de Pirenópolis e à Secretaria Municipal de Meio_x000D_
 Ambiente e Urbanismo, pelo fechamento do lixão da cidade.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_15_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_15_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada à Senhora Maria Luzia Santana; Hisham_x000D_
 Mohamad Hamida e Siham Mohammad Hamided, e demais familiares do_x000D_
 Senhor MOHAMMED SUBHI MOHAMAD ABDEL HALIM HAMIDEH, pelo seu_x000D_
 falecimento, ocorrido no dia 05/05/2023.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/432/mocao_16_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/432/mocao_16_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, MOÇÃO DE RECONHECIMENTO E_x000D_
 AGRADECIMENTO, a ser encaminhada ao Exmo. Deputado Estadual, JOSÉ_x000D_
 MACHADO, pela emenda parlamentar que acrescenta a Lei Estadual 21.657 de_x000D_
 25 de novembro de 2022, exceção a proibição de fogos de artifícios em_x000D_
 festividades culturais reconhecidas como patrimônio cultural.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/433/mocao_17_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/433/mocao_17_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, em consonância com os termos regimentais_x000D_
 desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, a_x000D_
 Secretária Municipal de Educação de Pirenópolis, Senhora Márcia Áurea de Oliveira,_x000D_
 com cópia a Diretora Rosângela Aparecida da Silva pelo resultado que as Escolas_x000D_
 Municipais Benedito Camargo (Povoado de Placa) e Professora Ivani Rodrigues da Silva_x000D_
 ( Povoado de Jaranápolis ) obtiveram no Sistema de Avaliação Educacional do Estado de_x000D_
 Goiás (Saego-Alfa), realizada em dezembro 2022, e receberão o "Prêmio Leia 2023",_x000D_
 instituído através do Programa AlfaMais Goiás.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_18_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_18_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos regimentais_x000D_
 desta Augusta Casa de Leis, apresentam MOÇÃO DE AGRADECIMENTO E APLAUSOS a ser_x000D_
 encaminhada ao Exmo. Prefeito Municipal, Senhor Prefeito Nivaldo Antônio de Melo,_x000D_
 pela dedicação, competência, presteza e eficiência demonstradas no apoio da realização_x000D_
 na cavalhada Mirim da Vila Matutina.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_19_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_19_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta Casa_x000D_
 Legislativa, Moção de Boas-vindas, ao Senhor MAJOR ALEXANDRE FERNANDES DE_x000D_
 CASTRO, pelo início de seus trabalhos como Comandante do 379 Batalhão da Policia Militar_x000D_
 do Estado de Goiás.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_20_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_20_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem na forma regimental, em especial_x000D_
 conforme o Art. 162 do Regimento desta Augusta Casa de Leis, apresentar Moção de_x000D_
 Congratulações e Aplausos, a ser encaminhada ao Comandante do 37^ Batalhão da_x000D_
 Policia Militar do Estado de Goiás Major (QOPM) IGOR GUSTAVO DIAS REIS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_21_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_21_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO_x000D_
 E APLAUSOS, a ser encaminhada ao Secretário Municipal de Saúde, Senhor Hisham_x000D_
 Mohamad Hamida, pela eleição da presidência do CONASEMS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/443/mocao_22_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/443/mocao_22_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V Ex.^, em consonância com os termos regimentais desta Augusta_x000D_
 ; J Legislativa, MOÇÃO DE AGRADECIMENTO E RECONHECIMENTO, a ser encaminhada_x000D_
 ao Exmo. Prefeito Municipal, Senhor NIVALDO ANTÔNIO DE MELO, ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor CORIVAL SANTANA JAIME e ao Secretário de Meio_x000D_
 Senhor CEZAR AUGUSTO FELICIANO TRIERS, pela recuperação asfaltica nas ruas_x000D_
 Casa_x000D_
 Ambiente_x000D_
 do povoado de Jaránápolis, neste município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/444/mocao_23_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/444/mocao_23_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE AGRADECIMENTO E RECONHECIMENTO, ao Major QOPM_x000D_
 ALEXANDRE FERNANDES DE CASTRO, pelos trabalhos realizados como Comandante do 37^_x000D_
 Batalhão de Policia Militar do Estado de Goiás, localizado neste município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_24_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_24_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE PESAR E_x000D_
 SOLIDARIEDADE, a ser encaminhada aos familiares do Senhor MARDÔNIO DE_x000D_
 AQUINO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_25_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_25_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, manifesta, por meio desta MOÇÃO DE_x000D_
 PESAR E SOLIDARIEDADE, seu profundo pesar pelo falecimento da SENHORA MEY_x000D_
 GOMES, ocorrido no dia 09 de agosto de 2023.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_26_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_26_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, à Equipe TOR (Tático_x000D_
 Operacional Rodoviário, do 39 Batalhão de Policia Militar Rodoviária -CPR, composta pelo_x000D_
 Cabo FERNANDO FRANCISCO GONÇALVES; Cabo ANTÔNIO HERNANDES DA SILVA JUNIOR_x000D_
 e soldado GUSTAVO HENRIQUE ALMEIDA SANTOS OLIVEIRA, pelos trabalhos realizados_x000D_
 Pirenópolis e cidades circunvizinhas.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_27_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_27_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Presidente do Sistema Faeg Senar, Senhor José Mário_x000D_
 Schreiner, pelos 30 anos do Serviço Nacional de Aprendizagem Rural de Goiás (SENAR-GO)_x000D_
 de notável dedicação e contribuição à agropecuária goiana</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_28_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_28_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Coordenador Regional do SENAR/GO, Senhor Leonardo_x000D_
 Brandão Gonçalves Bizinoto, pelos 30 anos do Serviço Nacional de Aprendizagem Rural de_x000D_
 Goiás (SENAR-GO) de notável dedicação e contribuição à agropecuária goiana.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/450/mocao_29_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/450/mocao_29_2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Presidente do Sindicato Rural de Pirenópolis, Senhor_x000D_
 Adeilton Pinheiro Barros, pelos 30 anos do Serviço Nacional de Aprendizagem Rural de_x000D_
 Goiás (SENAR-GO) de notável dedicação e contribuição à agropecuária goiana.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_30.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_30.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO E_x000D_
 APLAUSOS, a ser encaminhada ao Mobilizador do Sindicato Rural de Pírenópolis, Senhor_x000D_
 RInelle Oliveira Gomes, pelos 30 anos do Serviço Nacional de Aprendizagem Rural de_x000D_
 Goiás (SENAR-GO) de notável dedicação e contribuição à agropecuária goiana.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Apresento a V. Ex.^, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE PESAR E SOLIDARIEDADE, aos familiares do Senhor TSUYOSHI_x000D_
 MIZUNO, pelo seu falecimento ocorrido no dia 21 de agosto de 2023._x000D_
 Tsuyoshi Mizuno, conhecido carinhosamente como (Luiz Japonês) foi_x000D_
 empresário que atuou por vários anos no comércio de pedras de Pirenópolís, gerando_x000D_
 emprego, renda e contribuindo significativamente para economia de nossa Cidade._x000D_
 Para a esposa, filhos e seus familiares deixo minhas sinceras condolências, aqui_x000D_
 manifesto meu profundo respeito, rogando a Deus consolo e conforto aos_x000D_
 enlutados, para que a alma do nosso amigo Tsuyoshi Mizuno descanse_x000D_
 um_x000D_
 coraçoes_x000D_
 e paz.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, ao Cabo da PM FERNANDO_x000D_
 FRANCISCO GONÇALVES, que compõe à Equipe TOR (Tático Operacional Rodoviário, do 3^_x000D_
 Batalhão de Policia Militar Rodoviária -CPR, pelos trabalhos realizados em Pirenópolis e_x000D_
 cidades circunvízinhas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_33_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_33_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, ao Cabo da PM ANTÔNIO_x000D_
 HERNANDES DA SILVA JUNIOR, que compõe à Equipe TOR (Tático Operacional Rodoviário,_x000D_
 do 39 Batalhão de Policia Militar Rodoviária -CPR, pelos trabalhos realizados em Pirenópolis_x000D_
 e cidades circunvizinhas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/455/mocao_34_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/455/mocao_34_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, ao Soldado da PM GUSTAVO_x000D_
 HENRIQUE ALMEIDA SANTOS OLIVEIRA, que compõe à Equipe TOR (Tático Operacional_x000D_
 Rodoviário, do 3^ Batalhão de Policia Militar Rodoviária -CPR, pelos trabalhos realizados_x000D_
 em Pirenópolis e cidades circunvizinhas.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/456/mocao_35_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/456/mocao_35_2023.pdf</t>
   </si>
   <si>
     <t>0 vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, manifesta, por meio desta, MOÇÃO DE_x000D_
 APOIO ao Congresso Nacional no contexto da ADPF 442 (Arguição de_x000D_
 Descumprimento de Preceito Fundamental), que discute a legalização do aborto._x000D_
 Nosso apoio se fundamenta na necessidade de preservar as prerrogativas_x000D_
 constitucionais e republicanas das competências do Poder Legislativo e evitar um_x000D_
 possível ativismo judicia! por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/457/mocao_36_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/457/mocao_36_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, manifesta, por meio desta MOÇÃO DE_x000D_
 PESAR E SOLIDARIEDADE, seu profundo pesar pelo falecimento da Ex-Primeira_x0002_Dama e Ex-Secretária de Promoção Social, TEREZINHA ABADIA DE SÁ JAYME,_x000D_
 ocorrido no dia 13 de setembro de 2023.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/458/mocao_37_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/458/mocao_37_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 RECONHECIMENTO E AGRADECIMENTO, ao Médico DR._x000D_
 dia do médico, anualmente_x000D_
 Casa Legislativa, MOÇAO DE_x000D_
 EDMAR CARVALHO DE OLIVEIRA, em homenagem ao_x000D_
 comemorado no dia 18 de outubro.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_38_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_38_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, à Senhora MAYANA LOBO_x000D_
 LEITE, que foi eleita conselheira Tutelar, neste ano de 2023, para mandato de quatro anos_x000D_
 no conselho tutelar da cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/460/mocao_39_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/460/mocao_39_2023.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_40_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_40_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, IVlOÇÃO DE CONGRATULAÇÃO E APLAUSOS, à Senhora MARCILENE_x000D_
 APARECIDA GOMES DA SILVA, que foi eleita conselheira Tutelar, neste ano de 2023, para_x000D_
 mandato de quatro anos no conselho tutelar da cidade de Pirenópolis/60</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_41_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_41_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, à Senhora JANE PEREIRA DE_x000D_
 AZEVEDO, que foi eleita conselheira Tutelar, neste ano de 2023, para mandato de quatro_x000D_
 conselho tutelar da cidade de PirenópolÍs/60.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/463/mocao_42_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/463/mocao_42_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex., em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, à Senhora ELEUSA DONIZETE_x000D_
 DE CAMPOS, que foi eleita conselheira Tutelar, neste ano de 2023, para mandato de quatro_x000D_
 anos no conselho tutelar da cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_43_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_43_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, a PROFESSORA_x000D_
 margarida alves de melo, em homenagem ao dia do professor, anualmen_x000D_
 comemorado no dia 15 de outubro.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/465/mocao_44_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/465/mocao_44_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE RECONHECIMENTO E AGRADECIMENTO, ao Exmo. Govenador_x000D_
 do Estado de Goiás, RONALDO RAMOS CAIADO, pelas açÕes realizadas pelo Estado de_x000D_
 Goiás, em relação a Cidade de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/466/mocao_45_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/466/mocao_45_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Ex, em consonância com os termos regimentais desta Augusta_x000D_
 Casa Legislativa, MOÇÃO DE CONGRATULAÇÃO E APLAUSOS, ao Senhor JULIO CESAR,_x000D_
 Dirigente da Equipe de Futebol Vila Mutirão, parabenizando pela bela campanha_x000D_
 Campeonato de Futebol do Alto do Bonfim de 2023, onde a Equipe do Vila Mutirão sagrou se Campeã, conquistando o Título</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_46_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_46_2023.pdf</t>
   </si>
   <si>
     <t>0 vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO_x000D_
 E APLAUSOS a ser encaminhada ao Comandante do 37^ Batalhão da Polícia Militar_x000D_
 do Estado de Goiás, Major Alexandre Fernandes de Castro, pela implantação do_x000D_
 sistema de monitoramento por câmeras de vigilância, em Pirenópolis-GO</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_47_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_47_2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, apresenta MOÇÃO DE CONGRATULAÇÃO_x000D_
 E APLAUSOS a ser encaminhada ao Comandante do 179 Batalhão Bombeiro Militar,_x000D_
 Tenente Coronel Renato Mendes da Silva, pela formatura do Programa Educacional_x000D_
 Bombeiro Mirim/PROEBOM e pela revitalização do 179 Batalhão Bombeiro Militar_x000D_
 da cidade de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/480/mocao_48_20233.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/480/mocao_48_20233.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, em consonância com os termos_x000D_
 regimentais desta Augusta Casa de Leis, manifesta, por meio desta MOÇÃO DE_x000D_
 PESAR E SOLIDARIEDADE, seu profundo pesar pelo falecimento da pequena Aurora_x000D_
 Moreira de Mesquita Lobo.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/481/mocao_49_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/481/mocao_49_2023.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Nivaldo Antônio de Melo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/265/20230207152514_001_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/265/20230207152514_001_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL_x000D_
 DE EVENTOS DO MUNICÍPIO DE PIRENÓPO_x000D_
 LIS EVENTO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/266/20230207154226_001_1_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/266/20230207154226_001_1_1.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL PROTEÇÃO E_x000D_
 DEFESA CIVIL - FUMDEC, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/267/20230207161626_001_1_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/267/20230207161626_001_1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TRANSPARÊNCIA E DE ACESSO À INFORMA ÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_004_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_004_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 960, DE 31 DE AGOSTO DE 2022, QUE "FIXA O SALÁRIO DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACSs E DOS AGENTES DE COMBA TE A ENDEMIAS - ACEs DO MUNICÍPIO DE PIRENÓPOLIS".</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_n_005_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_n_005_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/320/20230502_003.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/320/20230502_003.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 40 DA LEI N" 116, DE 13 DE_x000D_
 DEZEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/321/20230502_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/321/20230502_001.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI DE DIRETRIZES ORÇAMENTÁRIAS, QUE_x000D_
 DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2024 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_009_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_009_2023.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 57, 82º, parte final, do Regimento_x000D_
 Interno, reservo o presente PL para minhas próprias considerações.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n010.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010, DE 15 DE MAIO DE 2023._x000D_
 AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS USADOS,_x000D_
 SUCATAS E INSERVÍVEIS, CONFORME RELAÇÃO QUE OS_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n_11_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n_11_2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR_x000D_
 TERMO DE COMPROMISSO/CONVÊNIO COM INSTITUIÇÕES_x000D_
 DE ENSINO TÉCNICO E SUPERIOR, PARA OFERECIMENTO_x000D_
 DE ESTÁGIOS NÃO REMUNERADOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n_12_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n_12_2023.pdf</t>
   </si>
   <si>
     <t>Instituí 0 Programa de Recuperação Fiscal -_x000D_
 PREFIS 2023.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/327/lei_n013.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/327/lei_n013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/329/20230822183112_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/329/20230822183112_001.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAcA0 PARA ABERTURA DE_x000D_
 CREDITO ADICIONAL ESPECIAL E DA OUTRAS_x000D_
 PRO VIDENCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_do_executivo_15_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_do_executivo_15_2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL PARA O QUADRIÊNIO_x000D_
 2022-2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_16_loa_2023_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_16_loa_2023_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO_x000D_
 DE PIRENÓPOLIS PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2024.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n_17_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n_17_001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 988, DE 12 DE JULHO DE 2023, QUE_x000D_
 “INSTITUI A LEI DE DIRETRIZES ORÇAMENTÁRIAS_x000D_
 PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2024 E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_n_18_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_n_18_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE_x000D_
 CRÉDITO ADICIONAL DE NATUREZA ESPECIAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_n_19.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_n_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A_x000D_
 REALIZAR A CONCESSÃO DE USO DE BENS PÚBLICOS_x000D_
 MUNICIPAIS DE ÁREA QUE ESPECIFICA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/343/20231031_dispoe_sobre_aprestacao_de_servico_de_transporte_remune.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/343/20231031_dispoe_sobre_aprestacao_de_servico_de_transporte_remune.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇAO DE SERVIÇO DE_x000D_
 TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL_x000D_
 DE PASSAGEIROS INTERMEDIADO POR PLATAFOR_x000D_
 MAS DIGITAIS OU APLICATIVOS NA FORMA PREVISTA_x000D_
 NA LEI FEDERAL N“ 12.587/2012, E ALTERAÇÕES POSTEIUÍORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_n_22_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_n_22_2023.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI N° 936/2021 -_x000D_
 INSTITUI O PROGRAMA PERMANENTE DE PROTEÇÃO E CONSERVAÇÃO DO PATRIMÔNIO IMATERIAL DO_x000D_
 MUNICÍPIO DE PIRENÓPOLIS E DÃ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/345/20231031_capitulo_i_disposicoes_preliminares.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/345/20231031_capitulo_i_disposicoes_preliminares.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMATIZAÇÃO DO TURISMO DE_x000D_
 AVENTURA E ECOTURISMO NO MUNICÍPIO DE_x000D_
 PIRENÓPOLIS - GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_024.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI O “NATAL DO CERRADO”' NO_x000D_
 CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE_x000D_
 PIRENÓPOLIS, ESTADO DE GOIÁS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_25.2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_25.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ANISTIA DE CRÉDITOS NÃO_x000D_
 TRIBUTÁRIOS OCORRIDOS DURANTE A PANDEMIA_x000D_
 DE COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n_26.2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n_26.2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE ALFABETIZAÇÃO_x000D_
 DO MUNICÍPIO DE PIRENÓPOLIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_decreto__legislativo_n_046.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_decreto__legislativo_n_046.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR JHONES RICARDO_x000D_
 TRINDADE DA MATA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_decreto_legislativo_47_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_decreto_legislativo_47_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE COMENDA LEGISLATIVA PADRE LUIZ GONZAGA DE CAMARGO FLEURI AO PASTOR LOURIVAL ROCHA MELO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_decreto_legislativo_48_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_decreto_legislativo_48_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE COMENDA LEGISLATIVA PADRE LUIZ GONZAGA DE CAMARGO FLEURI AO EX-VEREADOR BENEDITO APARECIDO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_decreto_legislativi_n_49_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_decreto_legislativi_n_49_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR JAIRO PEREIRA LOPES_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_decreto_do_legislativo_50_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_decreto_do_legislativo_50_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO PADRE WELLINGTON_x000D_
 GONÇALVES PEREIRA É DÁ OUTRAS_x000D_
 PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_do_legislativo_n_52_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_do_legislativo_n_52_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR ANDRÉ DE OLIVEIRA_x000D_
 CHAGAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/335/20230919_pirenopolis.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/335/20230919_pirenopolis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS_x000D_
 DE GESTÃO DA PREFEITURA MUNICIPAL DE_x000D_
 PIRENÓPOLIS/GO, REFERENTE AO EXERCÍCIO_x000D_
 DE 2021.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_legislativo_54_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_legislativo_54_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA A SENHORA ELAINE DA SILVA_x000D_
 IDALINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_legislativo_n_55_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_legislativo_n_55_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR MARCOS_x000D_
 EVANGELISTA COSTA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_decreto_56_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_decreto_56_1.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TiTULO HONORIFICO DE CIDADAO_x000D_
 PIRENOPOLINO AO SENHOR LEONARDO SILVA_x000D_
 RABELO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_decreto_legislativo_n_057_de_25_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_decreto_legislativo_n_057_de_25_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR ADOLFO MACIEL_x000D_
 FREIRE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_decreto_legislativo_n2_58_de_10_de_novembro_de_2023..pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_decreto_legislativo_n2_58_de_10_de_novembro_de_2023..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DO BALANÇO_x000D_
 GERAL DA PREFEITURA MUNICIPAL DE_x000D_
 PIRENÓPOLIS/GO, REFERENTE AO EXERCÍCIO_x000D_
 DE 2021.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_decreto_legislativo_n_59_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_decreto_legislativo_n_59_1.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TiTULO HONORIFICO DE CIDADAO_x000D_
 PIRENOPOLINO AO PASTOR CARLOS DIVINO DA_x000D_
 SILVA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_decreto_legislativo_n_060_1.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_decreto_legislativo_n_060_1.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TITULO HONORIFICO DE CIDADAO_x000D_
 PIRENOPOLINO AO PASTOR CARLOS DIVINO DA_x000D_
 SILVA E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_decreto_legislativo_n_61.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_decreto_legislativo_n_61.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO HONORÍFICO DE CIDADÃO _x000D_
 PIRENOPOLINO AO SENHOR DJAIR DIAS BRITO E DA _x000D_
 OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_decreto_legislativo_n_062.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_decreto_legislativo_n_062.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TITULO HONORIFICO DE CIDADA_x000D_
 PIRENOPOLINA À SENHORA MARIA CECÍLIA_x000D_
 MARTINS BRITO E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_resolucao_no_018.2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_resolucao_no_018.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA_x000D_
 DA MULHER NO ÂMBITO DA CÂMARA_x000D_
 MUNICIPAL DE PIRENÓPOLIS-GO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4336,68 +4336,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_do_legislativo_n_103_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_do_legislativo_n_105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_do_legislativo_n_106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n_107_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_do_legislativo_ns_108.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_n_013_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_n_001_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_n_002_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_n_003_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_n_004_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_n_006_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_n_007_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_n_008_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_n_009_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_n_12_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_n_13_20223.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_n_14_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_n_15_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_n_16_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_n_17_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_n_18_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_n_19_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_n_20_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_n_21_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_n_22_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_n_023_2023..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_n__24_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_n_27_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_n_30_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_n_31_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/292/whatsapp_image_2023-03-07_at_09.40.55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_n_36_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_n_38_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_n_40_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_n_41_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_n_42_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_n_43_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_n_44_2023_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_n_45_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_n_46_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_n_49_2023_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_n_49_2023_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_n_50_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_n_51_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_57_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao__58_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_59_2023_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_60_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_61_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_62_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_63_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_65_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_66_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_70_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_71_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_72_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_73_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_74_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_76_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_77_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_78_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_79_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_80_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_81_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_82_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_83_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_84_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_85_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_86_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_87_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_88_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_89_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_90_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_91_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_92_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_93_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_94_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_95_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_96_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_97_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_98_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_99_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_100_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_101_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_102_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_103_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_105_2023_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_105_2023_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_107_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_108_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_109_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_112_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_119_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_125_2023_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_128_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_129_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_138_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_139_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_140_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_142_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_143_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_144_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_145_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_148_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_149_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/423/mocao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/432/mocao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/433/mocao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/443/mocao_22_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/444/mocao_23_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_26_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_27_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_28_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/450/mocao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/455/mocao_34_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/456/mocao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/457/mocao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/458/mocao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/460/mocao_39_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_41_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/463/mocao_42_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/465/mocao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/466/mocao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/480/mocao_48_20233.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/481/mocao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/265/20230207152514_001_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/266/20230207154226_001_1_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/267/20230207161626_001_1_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_004_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/320/20230502_003.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/321/20230502_001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_009_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n_12_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/327/lei_n013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/329/20230822183112_001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_do_executivo_15_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_16_loa_2023_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n_17_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_n_18_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/343/20231031_dispoe_sobre_aprestacao_de_servico_de_transporte_remune.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_n_22_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/345/20231031_capitulo_i_disposicoes_preliminares.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_25.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n_26.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_decreto__legislativo_n_046.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_decreto_legislativo_47_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_decreto_legislativo_48_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_decreto_legislativi_n_49_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_decreto_do_legislativo_50_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_do_legislativo_n_52_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/335/20230919_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_legislativo_54_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_legislativo_n_55_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_decreto_56_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_decreto_legislativo_n_057_de_25_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_decreto_legislativo_n2_58_de_10_de_novembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_decreto_legislativo_n_59_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_decreto_legislativo_n_060_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_decreto_legislativo_n_61.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_decreto_legislativo_n_062.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_resolucao_no_018.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_do_legislativo_n_103_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_do_legislativo_n_105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_do_legislativo_n_106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/336/projeto_de_lei_n_107_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_do_legislativo_ns_108.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/482/requerimento_n_01_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/483/requerimento_02_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/484/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/485/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/486/requerimento_05_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/487/requerimento_06_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/488/requerimento_07_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/489/requerimento_08_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/490/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/492/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_n_013_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_n_001_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_n_002_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_n_003_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_n_004_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_n_006_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_n_007_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_n_008_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_n_009_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_n_12_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_n_13_20223.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_n_14_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_n_15_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_n_16_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_n_17_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_n_18_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_n_19_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_n_20_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_n_21_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_n_22_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_n_023_2023..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_n__24_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_n_27_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_n_30_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_n_31_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/292/whatsapp_image_2023-03-07_at_09.40.55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_n_36_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_n_38_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_n_039_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_n_40_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_n_41_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_n_42_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_n_43_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_n_44_2023_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_n_45_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_n_46_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_n_49_2023_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_n_49_2023_001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_n_50_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_n_51_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_57_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao__58_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_59_2023_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_60_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_61_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_62_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_63_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_64_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_65_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_66_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_67_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_70_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_71_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_72_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_73_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_74_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_76_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_77_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_78_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_79_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/353/indicacao_80_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_81_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_82_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_83_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_84_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_85_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/359/indicacao_86_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/360/indicacao_87_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_88_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/362/indicacao_89_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_90_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_91_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_92_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_93_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_94_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_95_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_96_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_97_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_98_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_99_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_100_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_101_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_102_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_103_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/377/indicacao_105_2023_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/378/indicacao_105_2023_001.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/379/indicacao_106_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_107_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_108_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_109_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_110_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_111_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_112_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_113_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_115_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_116_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_117_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_118_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_119_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_120_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_121_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_122_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_124_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_125_2023_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_127_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_128_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_129_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_130_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_131_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_132_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_133_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_134_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_135_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_137_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_138_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_139_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_140_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_142_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_143_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_144_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_145_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_146_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_147_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_148_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_149_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/419/mocao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/420/mocao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/421/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/422/mocao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/423/mocao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/424/mocao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/426/mocao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/428/mocao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/429/mocao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/430/mocao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/431/mocao_15_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/432/mocao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/433/mocao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/434/mocao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/435/mocao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/436/mocao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/443/mocao_22_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/444/mocao_23_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/445/mocao_24_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/446/mocao_25_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/447/mocao_26_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/448/mocao_27_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/449/mocao_28_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/450/mocao_29_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/454/mocao_33_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/455/mocao_34_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/456/mocao_35_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/457/mocao_36_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/458/mocao_37_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_38_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/460/mocao_39_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/461/mocao_40_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_41_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/463/mocao_42_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_43_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/465/mocao_44_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/466/mocao_45_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/478/mocao_46_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_47_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/480/mocao_48_20233.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/481/mocao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/265/20230207152514_001_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/266/20230207154226_001_1_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/267/20230207161626_001_1_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_004_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/320/20230502_003.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/321/20230502_001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_009_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_n_11_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_n_12_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/327/lei_n013.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/329/20230822183112_001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_do_executivo_15_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_16_loa_2023_2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/334/projeto_de_lei_n_17_001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/337/projeto_de_lei_n_18_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/342/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/343/20231031_dispoe_sobre_aprestacao_de_servico_de_transporte_remune.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_n_22_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/345/20231031_capitulo_i_disposicoes_preliminares.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_25.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n_26.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_decreto__legislativo_n_046.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_decreto_legislativo_47_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_decreto_legislativo_48_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_decreto_legislativi_n_49_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_decreto_do_legislativo_50_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_de_decreto_do_legislativo_n_52_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/335/20230919_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_de_decreto_legislativo_54_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_de_decreto_legislativo_n_55_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_decreto_56_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_decreto_legislativo_n_057_de_25_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_decreto_legislativo_n2_58_de_10_de_novembro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_decreto_legislativo_n_59_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_decreto_legislativo_n_060_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/440/projeto_de_decreto_legislativo_n_61.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/441/projeto_de_decreto_legislativo_n_062.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_resolucao_no_018.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>