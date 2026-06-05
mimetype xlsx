--- v0 (2025-12-10)
+++ v1 (2026-06-05)
@@ -51,1549 +51,1549 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_legislativo_109_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_legislativo_109_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA DATA BASE PARA_x000D_
 REPOSIÇÃO INFLACIONÁRIA DOS VENCIMENTOS_x000D_
 DOS SERVIDORES E VEREADORES DA CÂMARA_x000D_
 MUNICIPAL DE PIRENÓPOLÍS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Tom Aires</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/571/20240311_pirenopolis.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/571/20240311_pirenopolis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE_x000D_
 UTILIDADE PÚBLICA DA ACADEMIA_x000D_
 PIRENOPOLINA DE LETRAS, ARTES E MÚSICA_x0002_APLAM.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_lei_111_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_lei_111_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO_x000D_
 PREFEITO, VICE-PREFEITO E SECRETÁRIOS_x000D_
 MUNICIPAIS DO MUNICÍPIO DE PIRENÓPOLIS PARA_x000D_
 O MANDATO DE 2025/2028, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_112_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_112_2024.pdf</t>
   </si>
   <si>
     <t>CRIA O PLANO DE CARGOS, REMUNERAÇÃO,_x000D_
 CARREIRA E ESTRUTURA ORGANIZACIONAL DA_x000D_
 CÂMARA MUNICIPAL DE PIRENÓPOLIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/573/requerimento_n_001_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/573/requerimento_n_001_2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, com amparo Regimental,_x000D_
 apresentam REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa,_x000D_
 Senhor Cariston Aurélio Rodrigues Aires, para que seja enviado expediente ao_x000D_
 Secretário Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto_x000D_
 Feliciano Triers, requerendo cópias do contrato e planilha de ordem de trabalho_x000D_
 da empresa responsável pela limpeza da cidade de Pirenópolis.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/574/requerimento_n_02_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/574/requerimento_n_02_2024.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Cariston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente ao Secretário_x000D_
 Municipal de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers,_x000D_
 convidando-o a comparecer a esta Câmara Municipal, em data e horário_x000D_
 estabelecidos, para falar sobre as ações da pasta, referente as roçagens da_x000D_
 cidade, limpeza da cidade e sobre o REURB.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/575/requerimento_n_03_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/575/requerimento_n_03_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Cariston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente ao Secretário_x000D_
 Municipal de Saúde, Senhor Hisham Mohamad Hamida, convidando-o a_x000D_
 comparecer a esta Câmara Municipal, em data e horário estabelecidos, para falar_x000D_
 sobre as ações tomadas pela secretaria, no combate à DENGUE e a COVID-19 no_x000D_
 município de Pirenópolis.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/576/requerimento_n_04_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/576/requerimento_n_04_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Cariston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente ao Exmo. Senhor_x000D_
 Governador do Estado de Goiás, Senhor Ronaldo Ramos Caiado, requerendo_x000D_
 informações sobre o andamento das obras de reconstrução do Cavalhódromo de_x000D_
 Pirenópolís.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_n_05_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_n_05_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Carlston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente a responsável pelo_x000D_
 Escritório Técnico do IPHAN em Pirenópolis, Senhora Juliana Luscher de Almeida_x000D_
 César, solicitando informações quanto a revitalização da praça central Emmanuel_x000D_
 Jaime Lopes, em Pirenópolis-GO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/578/requerimento_n_06_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/578/requerimento_n_06_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Carlston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente ao Exmo. Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, requerendo todos os_x000D_
 documentos concernentes as licitações realizadas no ano de 2023 para aquisição_x000D_
 de madeiras destinadas à reforma de pontes no município de Pirenópolis.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/579/requerimento_07_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/579/requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo Regimental, apresenta_x000D_
 REQUERIMENTO, ao Exmo. Presidente desta Casa Legislativa, Senhor Cariston_x000D_
 Aurélio Rodrigues Aires, para que seja enviado expediente ao Exmo. Senhor_x000D_
 Governador do Estado de Goiás, Senhor Ronaldo Ramos Caiado e ao Deputado_x000D_
 Estadual, Senhor Cristóvão Tormin, requerendo informações sobre os locais onde_x000D_
 estão atualmente alocadas as unidades de atendimento do programa Vapt-Vupt_x000D_
 na cidade de Pirenópolis-GO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanildo da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_001_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_001_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando com urgência, a_x000D_
 reconstrução do pavimento asfáltico de todas as ruas do povoado de Caxambu,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Adalberto Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Melo, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, para que, em momento_x000D_
 oportuno, providenciem a recuperação geral das estradas vicinais na Zona_x000D_
 Rural nas regiões: Bom Jesus, Canta Galo, Catingueiro, Chapada, Contendas,_x000D_
 Engenho de São Benedito, Mata Brenhosa, Pedregulho, Raizama, Sibirina,_x000D_
 Santa Rita, Santo Antônio, São João e Tamanduá, todas no município de_x000D_
 Pirenópolis-GO</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_03_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_03_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 0 Vereador que este subscreve, no uso das suas atribuições_x000D_
 legais previstas na Lei Orgânica do Município e no Regimento Interno da_x000D_
 Casa Legislativa, Apresenta INDICAÇÃO, a ser encaminhada ao Prefeito_x000D_
 Municipal, Sr. Nivaldo Antônio de Meio, com cópia ao Secretário de_x000D_
 Infraestrutura, Senhor Corival Santana Jaime, para que, em momento_x000D_
 oportuno, providenciem a recuperação geral das estradas vicinais na Zona_x000D_
 Rural nas regiões: Barbosa, Caiçara, Castelo, Engenho de Santa Rita, Furnas,_x000D_
 Godinho, Gueroba, Mateus Machado, Mata Velha, Pau de Lenho, Pinheiro,_x000D_
 Rio das Pedras, Retiro, Sabão, Soares, Sumido, todas no município de_x000D_
 Pirenópolis-GO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_04_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_04_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito_x000D_
 de Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a necessidade de_x000D_
 reconstrução asfáltica, nas vias públicas do povoado de Santo Antônio.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_05_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_05_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo, com_x000D_
 cópia ao Secretário Municipal de Agricultura, Infraestrutura e Trânsito,_x000D_
 Senhor Corival Santana Jaime, sugerindo um estudo que viabilize um_x000D_
 projeto para a construção de um estacionamento público, no espaço_x000D_
 público existente na Rua da Penha, Alto da Lapa, em frente a Unidade Básica_x000D_
 de Saúde, neste município.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_06_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_06_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em conformidade com os termos_x000D_
 regimentais desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada_x000D_
 ao Exmo. Prefeito de Pirenópolis, Senhor Nivaldo Antônio de Melo,_x000D_
 sugerindo a criação de um espaço público para eventos diversos. Como_x000D_
 agropecuária e que acomode a juventude do nosso município</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_07_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_07_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais_x000D_
 desta Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal, Senhor Nivaldo Antônio de Meio, com cópia ao Secretário de_x000D_
 Agricultura, infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitando_x000D_
 obras de infraestrutura para recuperação das pontes da região de Bom Jesus:_x000D_
 Ponte sobre o Córrego Sobradinho situado na fazenda Bom Jesus,_x000D_
 aproximadamente 5km do Povoado Bom Jesus, próximo da divisa com a Cidade_x000D_
 de Jaraguá/GO, e reconstrução da cabeceira, aterro e assoalho da Ponte sobre o_x000D_
 córrego Capão Redondo, aproximadamente a Ikm do povoado de Bom Jesus,_x000D_
 localizado próximo a fazenda do senhor Jairo Otaviano, no Município de_x000D_
 Pirenópolis/GO</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_08_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_08_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a realização de operação_x000D_
 de tapa-buracos nos povoados; Radioiândia, índio, Jaranápolis e Lagoiândia,_x000D_
 neste município</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_09_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_09_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de infraestrutura e Transportes - GOÍNFRA, Senhor Lucas Aiberto_x000D_
 Vissotto Júnior, sugerindo uma ação que viabilize a limpeza com roçagem das_x000D_
 margens da GO 553, que liga a BR 153 ao povoado de Radiolândia, nesse_x000D_
 município, oportunamente, solicito também, uma operação tapa-buracos na_x000D_
 rodovia citada</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_10_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_10_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transportes - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissotto Júnior, sugerindo uma ação que viabilize a limpeza com roçagem das_x000D_
 margens da GO 562, que dá acesso ao povoado de Caxambu, e GO 431, que faz_x000D_
 ligação ao trevo da BR 153, nesse município.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_12_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_12_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada a Secretária Municipal_x000D_
 de Esportes e Juventude, indicando a necessidade premente da roçagem dos_x000D_
 campos de futebol, localizados nos povoados de Radioiândia, Jaranápolis e índio.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/510/indicacao_13_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/510/indicacao_13_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Meio, indicando a reforma geral da Ponte_x000D_
 sobre o Córrego do índio, que liga o povoado do índio ao povoado de Jaranápolis,_x000D_
 no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_14_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_14_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 PirenópoÜs, Senhor Nivaldo Antônio de Melo, sugerindo a viabilidade da_x000D_
 reconstrução da Quadra Poliesportiva, localizada na praça central, bem como a_x000D_
 reforma da referida praça, localizada no povoado de Lagolândia, neste município.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_15_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_15_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo a viabilidade de uma_x000D_
 operação tapa-buracos / recapeamento, de todas a ruas do Residencial Luciano_x000D_
 Peixoto, nesta cidade.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_16_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_16_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, indicando a necessidade da_x000D_
 reconstrução da ponte sobre o córrego Ipanema, próximo a fazenda Santo Antônio_x000D_
 do Rio do Peixe, na região do Nortinho, que faz ligação entre os povoados de_x000D_
 Goianópolis (Malhador) e Lagoiândia, neste município</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_17_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_17_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando a reforma geral da_x000D_
 Ponte sobre o Córrego Padre Sousa, que dá acesso à fazenda Lavras, próximo a_x000D_
 venda dos Moreiras, no Município de Pirenópolis/GO.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_18_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_18_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando a reforma e a_x000D_
 manutenção das academias ao ar livre, instaladas nos povoados de Radioiândia e_x000D_
 Lagoiândia, neste município.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, solicitando a reforma do muro,_x000D_
 bem como a ampliação do cemitério público do povoado de Jaranápolis, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_20_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_20_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo um estudo, que viabilize_x000D_
 um projeto para a pavimentação com massa asfáltica do bairro Carvalho, em_x000D_
 Jaranápolis, neste município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Major</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_21_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_21_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópoiis, Senhor Nivaldo Antônio de Melo, sugerindo ao poder público_x000D_
 municipal, medidas necessárias quanto a roçagem do mato e a limpeza geral do_x000D_
 bairro Alto do Carmo, nesta cidade.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_22_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_22_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao Secretário de Meio_x000D_
 Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, indicando a_x000D_
 necessidade de roçagem e limpeza da quadra poliesportiva do bairro Vila Péia,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/520/indicacao_23_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/520/indicacao_23_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da Agência_x000D_
 Goiana de Infraestrutura e Transportes - GOINFRA, Senhor Lucas Alberto Vissotto_x000D_
 Júnior, indicando a necessidade de sinalização horizontal nos trechos da GO 338,_x000D_
 Pirenópoiis / Goianópolis (Malhador), onde foi realizada a restauração do asfalto_x000D_
 com frenagem e recapeamento.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_24_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_24_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo ao poder público_x000D_
 municipal, medidas necessárias para infraestrutura esportiva no bairro do Carmo,_x000D_
 referente a roçagem, limpeza, reforma e instalação de cobertura e vestiários na_x000D_
 quadra Poliesportiva e a poda da grama, e reforma com recomposição do_x000D_
 alambrado no campo de futebol Sinval Basílio, ambos no bairro no Carmo, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Mozarto</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_25_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_25_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto FeÜciano Triers,_x000D_
 sugerindo ao poder público municipal, medidas necessárias quanto a roçagem do_x000D_
 mato e a limpeza geral do largo no entorno do Instituto Nacional de_x000D_
 Meteorologia-iNMET, no bairro Alto da Lapa, entre a Rua Direita e Rua da Penha,_x000D_
 nesta cidade.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_25_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_25_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, IIMDICACÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers,_x000D_
 sugerindo ao poder público municipal, medidas necessárias quanto a roçagem do_x000D_
 mato e a limpeza geral em todas a ruas do Residencial Luciano Peixoto, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_26_2024_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_26_2024_001.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Leeislaiíva, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers,_x000D_
 sugerindo ao poder público municipal, medidas necessárias quanto a roçagem do_x000D_
 mato e a limpeza geral em todas a ruas do Residencial Luciano Peixoto, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_28_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_28_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transporte - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissoto Júnior, indicando com urgência a instalação de redutores de velocidade_x000D_
 nas proximidades da rotatória que dá acesso as outras ruas do bairro Santa Luzia,_x000D_
 próxima à loja Cloves Madeiras, localizada no anel viário que circunda a cidade_x000D_
 de Pirenópolis e dá acesso à Rodovia dos Pireneus.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_29_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_29_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando a necessidade_x000D_
 urgente do patrolamento e encascalhamento da estrada próximo a Fazenda_x000D_
 Itaipava, região do povoado do índio, nesse município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_30_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_30_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de Meio_x000D_
 Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, indicando a_x000D_
 urgência da manutenção e limpeza urbana, com capina e roçagem do bairro_x000D_
 Jardim Babilônia, nesta cidade.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_31_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_31_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de Meio_x000D_
 Ambiente e Urbanismo, Senhor César Augusto Feliciano Triers, indicando a_x000D_
 urgência da manutenção e limpeza urbana, com capina e roçagem do bairro_x000D_
 Jardim Brasília, nesta cidade.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_32_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_32_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, sugerindo a_x000D_
 pavimentação com massa asfáltica, a avenida que liga o povoado de Jaranápolis_x000D_
 ao povoado do índio.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/553/indicao_33_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/553/indicao_33_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Corival Santana Jaime, solicitando a iluminação_x000D_
 dos campos de futebol dos povoados de: Jaranápolis, índio e Radioiândia.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_34_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_34_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito de_x000D_
 Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo que seja feita a_x000D_
 contratação de dois funcionários para a limpeza das ruas do povoado de_x000D_
 Jaranápolis e também limpeza do cemitério local.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_35_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_35_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário de_x000D_
 Infraestrutura e Trânsito, Senhor Cohval Santana Jaime, solicitando a_x000D_
 manutenção com patrolamento e encascalhamento das estradas vicinais das_x000D_
 seguintes regiões: Bernardo Sayão, Cocai, Mata do Cocai, Retiro, Bernarda,_x000D_
 Moreira, Lavras, Mondongo, Sem Terra, Chibil, Japão, Mineiros, Água Fria,_x000D_
 Vargem Santana, Goiabal, Três Pistas, Degredo, Serra do Mizael, Taboca, Fundão,_x000D_
 e nas proximidades da região de Jaranápolis, Radioiândia e Caxambu.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_36_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_36_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto Fellciano Triers,_x000D_
 solicitando a instalação de containers para a capitação de resíduos sólidos, no_x000D_
 trevo da GO 562 e 431, que faz ligação ao povoado de Caxambu.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_37_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_37_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo a_x000D_
 reconstrução do campo de futebol e a construção e uma praça pública, ambos no_x000D_
 povoado de Caxambu.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_38_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_38_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, sugerindo a_x000D_
 contratação de um funcionário para prestar serviços no posto de atendimentos_x000D_
 dos correios no povoado de Jaranápolis.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_39_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_39_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pírenópolis, Senhor Nivaldo Antônio de Melo, sugerindo a_x000D_
 contratação de um funcionário para prestar serviços de limpeza na praça pública_x000D_
 do povoado de Bom Jesus, na oportunidade solicito também a colocação de terra_x000D_
 no campo de futebol do referido povoado.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ynaê</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_40_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_40_2024.pdf</t>
   </si>
   <si>
     <t>Apresentamos a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito Municipal_x000D_
 de Pírenópolis, Senhor Nivaldo Antônio de Melo, Em consonância com os preceitos_x000D_
 regimentais desta Casa Legislativa, referente à necessidade urgente de intervenção no_x000D_
 Povoado de Caxambu, a fim de resolver os graves problemas enfrentados pela_x000D_
 comunidade local.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_41_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_41_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Agricultura, Infraestrutura e Trânsito, Senhor Corival Santana Jaime, indicando_x000D_
 o patrolamento e encascalhamento da estrada para o morro do Frota, iniciando_x000D_
 no bairro do Carmo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_42_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_42_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., enn consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Presidente da_x000D_
 Agência Goiana de Infraestrutura e Transportes - GOINFRA, Senhor Lucas Alberto_x000D_
 Vissotto Júnior, solicitando a roçagem da margem da GO 338, nas proximidades_x000D_
 do Aeródromo de Pirenópolis, até a ponte do Taquaral, nesta cidade.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Lôla</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaime,_x000D_
 indicando com urgência a recuperação da ponte sobre o córrego Pau Darko,_x000D_
 localizada próxima a fazenda São Mateus, na região do povoado de Caxambu.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_44_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_44_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa. INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 de Meio Ambiente e Urbanismo, Senhor César Augusto FelicianoTriers, indicando_x000D_
 com urgência a revitalização e iluminação do espaço público, conhecido como_x000D_
 "Biquinha", localizado na rua Direita, ao lado da Igreja Fonte da Vida.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Edilberto Alves</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_45_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_45_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Prefeito_x000D_
 Municipal de Pirenópolis, Senhor Nivaldo Antônio de Melo, com cópia ao_x000D_
 Secretário Municipal de Infraestrutura e Trânsito, Senhor Corival Santana Jaíme,_x000D_
 indicando a necessidade da instalação de mata-burros na estrada da região do_x000D_
 laranjal, nas proximidades da propriedade do Senhor João Caiapó, próximo ao_x000D_
 povoado de Goianópolis (Malhador).</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_46_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_46_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Exmo. Governador_x000D_
 do Estado de Goiás, Senhor Ronaldo Ramos Caiado, ao Secretário de Segurança_x000D_
 Pública do Estado de Goiás, Senhor Cel. Renato Brum dos Santos e ao Deputado_x000D_
 Estadual, Senhor Coronel Adailton, sugerindo um estudo, que viabilize um_x000D_
 projeto para a construção de uma cadeia pública na cidade de Pirenópoiis-GO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 Meio Ambiente e Urbanismo, Senhor Cesar Augusto Feliciano Triers, indicando a_x000D_
 necessidade da limpeza com roçagem da praça do Coreto Chico de Sá, localizada_x000D_
 no centro histórico da cidade.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_48_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_48_2024.pdf</t>
   </si>
   <si>
     <t>Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Secretário Municipal_x000D_
 Meio Ambiente e Urbanismo, Senhor Cesar Augusto Feliciano Triers, indicando a_x000D_
 necessidade da limpeza com roçagem do canteiro em frente ao SEMUFA, nesta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_49_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_49_2024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Apresento a V. Exa., em consonância com os termos regimentais desta_x000D_
 Augusta Casa Legislativa, INDICAÇÃO a ser encaminhada ao Prefeito Municipal_x000D_
 de PIrenópolis, Senhor Nivaldo Antônio de Melo, indicando a reconstrução da_x000D_
 ponte sobre o córrego Conceição e a reabertura da antiga estrada Zezé Nhonhô,_x000D_
 próximo a fazenda do Senhor Antônio Ribeiro Pinto, região Santa Rita, neste_x000D_
 município._x000D_
 JUSTIFICA</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Nivaldo Antônio de Melo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/496/20240123_altera_dispositivo_da_lei_n_999_2023_eda_outras_provi.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/496/20240123_altera_dispositivo_da_lei_n_999_2023_eda_outras_provi.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 999/2023, E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/495/20240119_gabinete_do_prefeito_municipal_de_pirenopolis_estado__.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/495/20240119_gabinete_do_prefeito_municipal_de_pirenopolis_estado__.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA_x000D_
 DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n3.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Faixa Não Edifícável Contígua_x000D_
 às Faixas de Domínio Público de Rodovias Estaduais que_x000D_
 Compõem a Malha Viária do Município, Assegura o_x000D_
 Direito de Permanência de Edificações na Faixa Não_x000D_
 Edifícável, conforme Lei Federai n“ 13.913/2019 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Denomina “Passarela Eduardo Aires da Silva”, passarela_x000D_
 de pedestres localizada à margem do Anel Viário, na_x000D_
 extensão do Setor Chácara Santa Bárbara e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_005.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Espaço Multíuso de_x000D_
 Entretenimento denominado ^^Arena Cavalhadas” e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n006.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n006.pdf</t>
   </si>
   <si>
     <t>Institui 0 Programa de Recuperação Fiscal - Refis 2024, no_x000D_
 Município de Pirenópolis e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_n_007.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_n_007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Feira Cultural de Economia_x000D_
 Criativa e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_n008.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_n008.pdf</t>
   </si>
   <si>
     <t>DISPOÊ SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n009.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n009.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/539/05032024_da_politica_municipal_dos_direitos_da_crianca_edo__adol.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/539/05032024_da_politica_municipal_dos_direitos_da_crianca_edo__adol.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DA POLÍTICA_x000D_
 MUNICIPAL DOS DIREITOS DA CRIANÇA E DO_x000D_
 ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/583/20240325_gabinete_do_prefeito_municipal_de_pirenopolis_estado_d.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/583/20240325_gabinete_do_prefeito_municipal_de_pirenopolis_estado_d.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTORIZAÇÃO PARA_x000D_
 ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/584/20240325_dispoe_sobre_aautorizacao_para_abertura_de_credito_adic.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/584/20240325_dispoe_sobre_aautorizacao_para_abertura_de_credito_adic.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA_x000D_
 ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_lei_n13.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_lei_n13.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste ao Piso dos_x000D_
 Profissionais Titulares de Cargos_x000D_
 Efetivos do Magistério Público_x000D_
 Municipal da Educação Básica e_x000D_
 Atualiza os Valores dos Níveis e_x000D_
 Referências da Tabela de_x000D_
 Vencimentos e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/588/20240412_capitulo_i_disposicoes_preliminares.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/588/20240412_capitulo_i_disposicoes_preliminares.pdf</t>
   </si>
   <si>
     <t>Institui a LDO - Lei de Diretrizes Orçamentárias, que_x000D_
 dispõe sobre as diretrizes gerais para a elaboração da Lei_x000D_
 Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/587/20240412_projeto_de_lei_n_015.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/587/20240412_projeto_de_lei_n_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de_x000D_
 Crédito Adicional Especial e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_n16_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_n16_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a Alienação de Bens Móveis, Sucatas e_x000D_
 Inservíveis, conforme relação que os especifica e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_n17_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_n17_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 687/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Adotar_x000D_
 Providências Legais para Doação de Terreno_x000D_
 ao Tribunal de Justiça do Estado de Goiás para_x000D_
 Construção do Novo Prédio do Fórum da_x000D_
 Comarca de Pirenópolis e_x000D_
 providências.”</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_decreto_legistativo_63-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_decreto_legistativo_63-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR GEOVANI ROSA_x000D_
 RIBEIRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_decreto_leslilativo_n_64-2023.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_decreto_leslilativo_n_64-2023.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA À SENHORA MARISTELA ALARCÃO_x000D_
 VILELA RIBEIRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_legislativo_n_65-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_legislativo_n_65-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TITULO HONORÍFICO DE CIDADAO_x000D_
 PIRENOPOLINO AO DEPUTADO ESTADUAL JOSÉ_x000D_
 MACHADO DOS SANTOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Joassi Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_decreto_legislativo_66-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_decreto_legislativo_66-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA À SENHORA LOURDES PEREIRA_x000D_
 COSTA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_decreto_legistativo_67-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_decreto_legistativo_67-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO HONORÍFICO DE_x000D_
 PIRENOPOLINA À SENHORA RÉGIA_x000D_
 COÊLHO DINIZ NOGUEIRA E DÁ_x000D_
 PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_decreto_legistativo_68-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_decreto_legistativo_68-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO DEPUTADO ESTADUAL LUCAS_x000D_
 PINHEIRO BRANDÃO CALIL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Com Vereadora Ynâe - cvy</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/528/21022024_pirenopolis_001.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/528/21022024_pirenopolis_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR EVANDRO ENGEL AVER_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/530/21022024_pirenopolis.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/530/21022024_pirenopolis.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA À SENHORA CATARINA JUDITE_x000D_
 SCHIFFER E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_do_legislativo_71.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_do_legislativo_71.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR HUGO SIQUEIRA DE_x000D_
 ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_decreto_legislativo_72.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_decreto_legislativo_72.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR ARLINDO XAVIER DA_x000D_
 SILVA FILHO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_decreto_legislativo_73.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_decreto_legislativo_73.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA À SENHORA RUTE LOPES FERREIRA_x000D_
 DE MESQUITA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_decreto_legislativo_74.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_decreto_legislativo_74.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO ARTESÃO DAMIAN LOPEZ_x000D_
 MORALES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/529/27022024_pirenopolis.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/529/27022024_pirenopolis.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃ_x000D_
 PIRENOPOLINA À ARTESÃ JUANA YUSTE SASTRE E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_decreto_legislativo_76.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_decreto_legislativo_76.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO SENHOR GUNTHER HENRIQUE_x000D_
 AMORIM E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_decreto_legistativo_77-2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_decreto_legistativo_77-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADÃO_x000D_
 PIRENOPOLINO AO DEPUTADO FEDERAL ADRIANO_x000D_
 ANTÔNIO AVELAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/570/20240305_pirenopolis.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/570/20240305_pirenopolis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DO BALANÇO_x000D_
 GERAL DA PREFEITURA MUNICIPAL DE_x000D_
 PIRENÓPOLIS-GO, REFERENTE AO EXERCÍCIO DE_x000D_
 2020.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_decreto_legislativo_n_79.2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_decreto_legislativo_n_79.2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO PODER_x000D_
 LEGISLATIVO MUNICIPAL, A LEI Nº_x000D_
 14.129/2021; DE 29 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_n_19.2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_n_19.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA DATA BASE PARA_x000D_
 REPOSIÇÃO INFLACIONÁRIA DOS VENCIMENTOS_x000D_
 DOS SERVIDORES E VEREADORES DA CÂMARA_x000D_
 MUNICIPAL DE PIRENÓPOLIS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_n_20_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_n_20_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N9 001/2013, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_resolucao_n_21_2024.pdf</t>
+    <t>http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_resolucao_n_21_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FlXAÇAO DOS SUBSÍDIOS DOS_x000D_
 VEREADORES DA CÂMARA MUNICIPAL DE_x000D_
 PIRENÓPOLIS, PARA A LEGISLATURA 2025 A_x000D_
 2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1903,68 +1903,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_legislativo_109_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/571/20240311_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_lei_111_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_112_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/573/requerimento_n_001_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/574/requerimento_n_02_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/575/requerimento_n_03_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/576/requerimento_n_04_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_n_05_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/578/requerimento_n_06_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/579/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/510/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_18_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_22_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/520/indicacao_23_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_24_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_25_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_25_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_26_2024_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_28_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_29_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_30_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_31_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_32_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/553/indicao_33_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_34_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_35_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_36_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_37_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_38_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_39_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_40_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_41_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_42_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_44_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_45_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_46_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_48_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_49_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/496/20240123_altera_dispositivo_da_lei_n_999_2023_eda_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/495/20240119_gabinete_do_prefeito_municipal_de_pirenopolis_estado__.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/539/05032024_da_politica_municipal_dos_direitos_da_crianca_edo__adol.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/583/20240325_gabinete_do_prefeito_municipal_de_pirenopolis_estado_d.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/584/20240325_dispoe_sobre_aautorizacao_para_abertura_de_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/588/20240412_capitulo_i_disposicoes_preliminares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/587/20240412_projeto_de_lei_n_015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_n16_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_n17_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_decreto_legistativo_63-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_decreto_leslilativo_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_legislativo_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_decreto_legislativo_66-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_decreto_legistativo_67-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_decreto_legistativo_68-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/528/21022024_pirenopolis_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/530/21022024_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_do_legislativo_71.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_decreto_legislativo_72.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_decreto_legislativo_73.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_decreto_legislativo_74.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/529/27022024_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_decreto_legislativo_76.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_decreto_legistativo_77-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/570/20240305_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_decreto_legislativo_n_79.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_n_19.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_n_20_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_resolucao_n_21_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_legislativo_109_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/571/20240311_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_lei_111_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_lei_112_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/573/requerimento_n_001_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/574/requerimento_n_02_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/575/requerimento_n_03_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/576/requerimento_n_04_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_n_05_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/578/requerimento_n_06_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/579/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/501/indicacao_03_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_04_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_05_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/504/indicacao_06_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_07_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_08_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/507/indicacao_09_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/508/indicacao_10_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/509/indicacao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/510/indicacao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_14_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_15_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_16_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_17_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_18_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_20_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_21_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_22_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/520/indicacao_23_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_24_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_25_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_25_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_26_2024_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_28_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_29_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_30_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_31_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_32_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/553/indicao_33_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_34_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_35_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_36_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_37_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_38_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_39_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_40_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_41_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_42_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_44_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_45_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_46_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_48_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_49_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/496/20240123_altera_dispositivo_da_lei_n_999_2023_eda_outras_provi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/495/20240119_gabinete_do_prefeito_municipal_de_pirenopolis_estado__.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_n3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_lei_n_005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/538/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/537/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/539/05032024_da_politica_municipal_dos_direitos_da_crianca_edo__adol.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/583/20240325_gabinete_do_prefeito_municipal_de_pirenopolis_estado_d.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/584/20240325_dispoe_sobre_aautorizacao_para_abertura_de_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/585/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/588/20240412_capitulo_i_disposicoes_preliminares.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/587/20240412_projeto_de_lei_n_015.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_n16_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_n17_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_decreto_legistativo_63-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_decreto_leslilativo_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_legislativo_n_65-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_decreto_legislativo_66-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_decreto_legistativo_67-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_decreto_legistativo_68-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/528/21022024_pirenopolis_001.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/530/21022024_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_decreto_do_legislativo_71.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/534/projeto_decreto_legislativo_72.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_decreto_legislativo_73.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_decreto_legislativo_74.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/529/27022024_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_decreto_legislativo_76.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_decreto_legistativo_77-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/570/20240305_pirenopolis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/586/projeto_de_decreto_legislativo_n_79.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/497/projeto_de_resolucao_n_19.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_n_20_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirenopolis.go.leg.br/media/sapl/public/materialegislativa/2024/582/projeto_de_resolucao_n_21_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="98.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>